--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>EMENDA PARLAMENTAR — ANTONIO PEREIRA — Nº EPI.2026.04964/2026</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>ANTONIO PEREIRA</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
     <t>EPI.2026.04964/2026</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
@@ -83,318 +83,477 @@
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>Imperatriz</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>R$ 850.000,00</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>
   <si>
-    <t>R$ 719.162,59</t>
+    <t>R$ 852.090,49</t>
   </si>
   <si>
     <t>Valor Liquidado</t>
   </si>
   <si>
-    <t>R$ 711.603,79</t>
-[...1 lines deleted...]
-  <si>
     <t>Valor Pago</t>
   </si>
   <si>
     <t>Execução Financeira</t>
   </si>
   <si>
-    <t>83,7%</t>
+    <t>100,3%</t>
   </si>
   <si>
     <t>Banco</t>
   </si>
   <si>
     <t>CAIXA ECONOMICA FEDERAL</t>
   </si>
   <si>
     <t>Agência / Conta</t>
   </si>
   <si>
     <t>0644 / 000570223469-0</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
-    <t>Ampliar a oferta de Serviç</t>
+    <t>Ampliar a oferta de Serviços Ambulatoriais e Hospitalares do Hospital Municipal de Imperatriz – MA, CNES - 2456672.</t>
   </si>
   <si>
     <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
   </si>
   <si>
-    <t>EMPENHO Nº 22070002 | Data: 22/07/2026 | Vl. Empenhado: R$ 122.376,00 | Vl. Liquidado: R$ 122.376,00 | Vl. Pago: R$ 122.376,00</t>
+    <t>EMPENHO Nº 22070002 | Data: 22/07/2026 | Vl. Empenhado: R$ 120.907,49 | Vl. Liquidado: R$ 120.907,49 | Vl. Pago: R$ 122.376,00</t>
   </si>
   <si>
     <t>Favorecido</t>
   </si>
   <si>
     <t>CPF/CNPJ</t>
   </si>
   <si>
     <t>Nat. Despesa</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Programa / Ação</t>
   </si>
   <si>
     <t>Modalidade Lic.</t>
   </si>
   <si>
     <t>Nº Contrato</t>
   </si>
   <si>
     <t>Saldo</t>
   </si>
   <si>
     <t>CEPEL CENTRO ESPECIALIZADO PEDIATRIC EIRELI-ME</t>
   </si>
   <si>
     <t>20.684.051/0001-97</t>
   </si>
   <si>
     <t>3.3.90.39.50 - SERV.MEDICO-HOSPITAL.,ODONTOL.E LABORATORIAIS</t>
   </si>
   <si>
     <t>0127 - ATENÇÃO ESPECIALIZADA / 2274 - MANUTENÇÃO DAS ATIVIDADES E PROJETOS DO HOSPITAL MUNICIPAL DE IMPERATRIZ E HOSPITAL INFANTIL DE IMPERATRIZ</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>R$ 0,00</t>
   </si>
   <si>
-    <t>Descrição:REFERENTE SERVIÇOS MÉDICOS DE URGÊNCIA E EMERGÊNCIA NAS ÁREAS DE PEDIARTIA E UTI PEDIATRICA, CONFORME CONTRATO 078/2022, ADITIVO 04, PE. 12/2022, NF. 202600000000010, COMPETÊNCIA JUNHO/2026, PROCESSO 3043/2026.</t>
+    <t>Descrição:</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 22070002 (1 registro(s))</t>
   </si>
   <si>
     <t>Nº Nota Fiscal</t>
   </si>
   <si>
     <t>Data Liquidação</t>
   </si>
   <si>
     <t>23/07/2026</t>
   </si>
   <si>
-    <t>R$ 122.376,00</t>
+    <t>R$ 120.907,49</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 22070002 (2 registro(s))</t>
   </si>
   <si>
     <t>Nº OB</t>
   </si>
   <si>
     <t>Data Pagamento</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>20/08/2026</t>
   </si>
   <si>
-    <t>R$ 120.907,49</t>
-[...1 lines deleted...]
-  <si>
     <t>Pago</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE IMPERATRIZ - ARRECADAÇÃO</t>
   </si>
   <si>
     <t>R$ 1.468,51</t>
   </si>
   <si>
-    <t>EMPENHO Nº 9070035 | Data: 09/07/2026 | Vl. Empenhado: R$ 211.431,43 | Vl. Liquidado: R$ 211.431,43 | Vl. Pago: R$ 211.431,43</t>
+    <t>EMPENHO Nº 9070035 | Data: 09/07/2026 | Vl. Empenhado: R$ 208.894,25 | Vl. Liquidado: R$ 208.894,25 | Vl. Pago: R$ 208.894,25</t>
   </si>
   <si>
     <t>LIDER FARMA DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
   </si>
   <si>
     <t>0127 / 2274</t>
   </si>
   <si>
-    <t>Descrição:</t>
-[...2 lines deleted...]
-    <t>LIQUIDAÇÕES DO EMPENHO 9070035 (2 registro(s))</t>
+    <t>LIQUIDAÇÕES DO EMPENHO 9070035 (1 registro(s))</t>
   </si>
   <si>
     <t>000000001232</t>
   </si>
   <si>
     <t>10/08/2026</t>
   </si>
   <si>
     <t>R$ 208.894,25</t>
   </si>
   <si>
-    <t>R$ 2.537,18</t>
-[...2 lines deleted...]
-    <t>PAGAMENTOS DO EMPENHO 9070035 (2 registro(s))</t>
+    <t>PAGAMENTOS DO EMPENHO 9070035 (1 registro(s))</t>
   </si>
   <si>
     <t>07999820</t>
   </si>
   <si>
-    <t>EMPENHO Nº 31070078 | Data: 07/08/2026 | Vl. Empenhado: R$ 114.452,00 | Vl. Liquidado: R$ 109.645,02 | Vl. Pago: R$ 109.645,02</t>
+    <t>EMPENHO Nº 31070078 | Data: 07/08/2026 | Vl. Empenhado: R$ 109.645,02 | Vl. Liquidado: R$ 109.645,02 | Vl. Pago: R$ 109.645,02</t>
   </si>
   <si>
     <t>OXIGENIÜM MEDICINA HIPERBARICA LTDA</t>
   </si>
   <si>
     <t>25.383.395/0001-80</t>
   </si>
   <si>
-    <t>R$ 4.806,98</t>
-[...4 lines deleted...]
-  <si>
     <t>LIQUIDAÇÕES DO EMPENHO 31070078 (1 registro(s))</t>
   </si>
   <si>
     <t>000000000054</t>
   </si>
   <si>
     <t>07/08/2026</t>
   </si>
   <si>
     <t>R$ 109.645,02</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 31070078 (1 registro(s))</t>
   </si>
   <si>
-    <t>EMPENHO Nº 9070028 | Data: 14/08/2026 | Vl. Empenhado: R$ 229.318,00 | Vl. Liquidado: R$ 226.566,18 | Vl. Pago: R$ 226.566,18</t>
+    <t>EMPENHO Nº 9070028 | Data: 14/08/2026 | Vl. Empenhado: R$ 226.566,18 | Vl. Liquidado: R$ 226.566,18 | Vl. Pago: R$ 226.566,18</t>
   </si>
   <si>
     <t>AMAZONIA HOSPITALAR LTDA</t>
   </si>
   <si>
     <t>01163981000150</t>
   </si>
   <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 9070028 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000004223</t>
+  </si>
+  <si>
+    <t>14/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 226.566,18</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 9070028 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 9070028 | Data: 09/07/2026 | Vl. Empenhado: R$ 2.751,82 | Vl. Liquidado: R$ 2.751,82 | Vl. Pago: R$ 2.751,82</t>
+  </si>
+  <si>
+    <t>PREFEITURA MUNICIPAL DE IMPERATRIZ - IRRF</t>
+  </si>
+  <si>
+    <t>Descrição:PAGAMENTO IRRF&amp;nbsp;</t>
+  </si>
+  <si>
     <t>R$ 2.751,82</t>
   </si>
   <si>
-    <t>Descrição:Aquisição de Medicamentos para atender as necessidades da SEMUS e suas coordenações, conforme contrato nº 099/2026.</t>
-[...28 lines deleted...]
-  <si>
     <t>21/09/2026</t>
   </si>
   <si>
     <t>EMPENHO Nº 12060004 | Data: 12/06/2026 | Vl. Empenhado: R$ 19.416,67 | Vl. Liquidado: R$ 19.416,67 | Vl. Pago: R$ 19.416,67</t>
   </si>
   <si>
     <t>MV ILUMINAÇOES E ESTRUTURAS LTDA</t>
   </si>
   <si>
     <t>Descrição:REFERENTE A LOCAÇÃO DE 01 GRUPO GERADOR DE ENERGIA ELÉTRICA, DESTINADO A ATENDER AS NECESSIDADES DO HMI.</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 12060004 (1 registro(s))</t>
   </si>
   <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>R$ 19.416,67</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 12060004 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº 12060005 | Data: 12/06/2026 | Vl. Empenhado: R$ 19.416,67 | Vl. Liquidado: R$ 19.416,67 | Vl. Pago: R$ 19.416,67</t>
   </si>
   <si>
     <t>Descrição:LOCAÇÃO DE 01 GRUPO GERADOR DE ENERGIA ELÉTRICA, A ATENDER AS NECESSIDADES HMI CONFORME CONTRATO Nº 033/2026, PREGÃO 039/2025. DE 25/03 A 24/04/2026&amp;nbsp; PROC. 2406/2026</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 12060005 (1 registro(s))</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 12060005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 22070002 | Data: 23/07/2026 | Vl. Empenhado: R$ 1.468,51 | Vl. Liquidado: R$ 1.468,51 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>Descrição:SERVIÇOS MÉDICOS DE URGÊNCIA E EMERGÊNCIA NAS ÁREAS DE PEDIATRIA E UTI PEDIATRICA</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 31070078 | Data: 07/08/2026 | Vl. Empenhado: R$ 1.373,42 | Vl. Liquidado: R$ 1.373,42 | Vl. Pago: R$ 1.373,42</t>
+  </si>
+  <si>
+    <t>3.3.90.39.00</t>
+  </si>
+  <si>
+    <t>Descrição:CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE OXIGENOTERAPIA HIPERBÁRICA PARA ATENDER AS NECESSIDADES DA SEMUS.</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 1.373,42</t>
+  </si>
+  <si>
+    <t>OB</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 31070078 | Data: 07/08/2026 | Vl. Empenhado: R$ 3.433,56 | Vl. Liquidado: R$ 3.433,56 | Vl. Pago: R$ 3.433,56</t>
+  </si>
+  <si>
+    <t>PREFEITURA MUNICIPAL DE IMPERATRIZ - ISS</t>
+  </si>
+  <si>
+    <t>Descrição:CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A PRESTAÇÃO DE SERVIÇOS DE OXIGENOTERAPIA HIPERBÁRICA PARA ATENDER AS NECESSIDADES DA SEMUS</t>
+  </si>
+  <si>
+    <t>R$ 3.433,56</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 12060006 | Data: 22/07/2026 | Vl. Empenhado: R$ 19.416,67 | Vl. Liquidado: R$ 19.416,67 | Vl. Pago: R$ 19.416,67</t>
+  </si>
+  <si>
+    <t>MV ILUMINAÇÕES E ESTRUTURAS LTDA</t>
+  </si>
+  <si>
+    <t>17.883.482/0001-78</t>
+  </si>
+  <si>
+    <t>Descrição:REFERENTE A LOCAÇÃO DE 01 GRUPO GERADOR DE ENERGIA ELÉTRICA, DESTINADO A ATENDER AS NECESSIDADES DO HMI</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 12060006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 12060006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1070002 | Data: 01/07/2026 | Vl. Empenhado: R$ 19.416,67 | Vl. Liquidado: R$ 19.416,67 | Vl. Pago: R$ 19.416,67</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1070002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1070002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 31070083 | Data: 31/07/2026 | Vl. Empenhado: R$ 15.898,17 | Vl. Liquidado: R$ 15.898,17 | Vl. Pago: R$ 15.898,17</t>
+  </si>
+  <si>
+    <t>TEM SOLUÇÕES E TECNOLOGIA LTDA</t>
+  </si>
+  <si>
+    <t>09.452.421/0001-28</t>
+  </si>
+  <si>
+    <t>0127 - ATENÇÃO ESPECIALIZADA / 2274</t>
+  </si>
+  <si>
+    <t>Descrição:LOCAÇÃO DE EQUIPAMENTO HOSPITALAR PARA SUPRIR AS NECESSIDADES DO SETOR DE IMAGEM DO CENTRO DIAGNÓSTICO POR IMAGEM CDII, E HOSPITAL MUN. DE IMPERATRIZ HMI&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 31070083 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 15.898,17</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 31070083 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 31070083 | Data: 31/07/2026 | Vl. Empenhado: R$ 801,59 | Vl. Liquidado: R$ 801,59 | Vl. Pago: R$ 801,59</t>
+  </si>
+  <si>
+    <t>R$ 801,59</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20070001 | Data: 20/07/2026 | Vl. Empenhado: R$ 79.849,64 | Vl. Liquidado: R$ 79.849,64 | Vl. Pago: R$ 79.849,64</t>
+  </si>
+  <si>
+    <t>COSTA E CIA LTDA</t>
+  </si>
+  <si>
+    <t>17.340.568/0001-54</t>
+  </si>
+  <si>
+    <t>Descrição:REFERENTE SERVIÇOS MÉDICOS DE URGÊNCIA E EMERGÊNCIA EM CIRURGIA GERAL, PRESTADOS AOS USUÁRIOS DO SUS —&amp;nbsp;PAGAMENTO PARCIAL&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20070001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>20/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 79.849,64</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20070001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 0000 | Data: 28/08/2026 | Vl. Empenhado: R$ 78,00 | Vl. Liquidado: R$ 78,00 | Vl. Pago: R$ 78,00</t>
+  </si>
+  <si>
+    <t>TARIFA BANCÁRIA</t>
+  </si>
+  <si>
+    <t>Descrição:TARIFA BANCÁRIA&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 0000 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0000</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 78,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 0000 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 000 | Data: 28/08/2026 | Vl. Empenhado: R$ 219,00 | Vl. Liquidado: R$ 219,00 | Vl. Pago: R$ 219,00</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO DE CONTA</t>
+  </si>
+  <si>
+    <t>Descrição:MANUTENÇÃO DE CONTA</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 000 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>00000</t>
+  </si>
+  <si>
+    <t>R$ 219,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 000 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 9070035 | Data: 09/07/2026 | Vl. Empenhado: R$ 2.537,16 | Vl. Liquidado: R$ 2.537,16 | Vl. Pago: R$ 2.537,16</t>
+  </si>
+  <si>
+    <t>Descrição:AQUISIÇÃO DE MEDICAMENTOS PARA ATENDER AS NECESSIDADES DA SEMUS E COORDENAÇÕES&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 2.537,16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -781,54 +940,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H106"/>
+  <dimension ref="A1:H243"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D106" sqref="D106"/>
+      <selection activeCell="D243" sqref="D243"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" t="s">
@@ -883,1208 +1042,2808 @@
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" t="s">
         <v>26</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" t="s">
         <v>29</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>30</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" t="s">
         <v>37</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>38</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>39</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>40</v>
       </c>
-      <c r="E15" t="s">
+      <c r="F15" t="s">
         <v>41</v>
       </c>
-      <c r="F15" t="s">
+      <c r="G15" t="s">
         <v>42</v>
       </c>
-      <c r="G15" t="s">
+      <c r="H15" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" t="s">
         <v>45</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D16">
         <v>1.6</v>
       </c>
       <c r="E16" t="s">
+        <v>47</v>
+      </c>
+      <c r="F16" t="s">
         <v>48</v>
       </c>
-      <c r="F16" t="s">
+      <c r="G16" t="s">
+        <v>48</v>
+      </c>
+      <c r="H16" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="6"/>
       <c r="D17" s="6"/>
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C20" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>202600000000010</v>
       </c>
       <c r="B21" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="4" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" t="s">
         <v>58</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24" t="s">
+        <v>25</v>
+      </c>
+      <c r="E24" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>15638</v>
       </c>
       <c r="B25" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" t="s">
+        <v>44</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="E25" t="s">
         <v>61</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>15638</v>
       </c>
       <c r="B26" t="s">
+        <v>60</v>
+      </c>
+      <c r="C26" t="s">
+        <v>62</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="E26" t="s">
         <v>61</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="3" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>36</v>
+      </c>
+      <c r="B29" t="s">
         <v>37</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>38</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>39</v>
       </c>
-      <c r="D29" t="s">
+      <c r="E29" t="s">
         <v>40</v>
       </c>
-      <c r="E29" t="s">
+      <c r="F29" t="s">
         <v>41</v>
       </c>
-      <c r="F29" t="s">
+      <c r="G29" t="s">
         <v>42</v>
       </c>
-      <c r="G29" t="s">
+      <c r="H29" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B30">
         <v>45902414000144</v>
       </c>
       <c r="C30">
         <v>33903000</v>
       </c>
       <c r="D30">
         <v>600</v>
       </c>
       <c r="E30" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="F30" t="s">
+        <v>48</v>
+      </c>
+      <c r="G30" t="s">
+        <v>48</v>
+      </c>
+      <c r="H30" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="5" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="6"/>
       <c r="D31" s="6"/>
       <c r="E31" s="6"/>
       <c r="F31" s="6"/>
       <c r="G31" s="6"/>
       <c r="H31" s="6"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="7" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B34" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C34" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>68</v>
+      </c>
+      <c r="B35" t="s">
+        <v>69</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="B35" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="B37" s="8"/>
+      <c r="C37" s="8"/>
+      <c r="D37" s="8"/>
+      <c r="E37" s="8"/>
     </row>
     <row r="38" spans="1:8">
-      <c r="A38" s="8" t="s">
-[...5 lines deleted...]
-      <c r="E38" s="8"/>
+      <c r="A38" t="s">
+        <v>57</v>
+      </c>
+      <c r="B38" t="s">
+        <v>58</v>
+      </c>
+      <c r="C38" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38" t="s">
+        <v>25</v>
+      </c>
+      <c r="E38" t="s">
+        <v>59</v>
+      </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>72</v>
+      </c>
+      <c r="B39" t="s">
+        <v>60</v>
+      </c>
+      <c r="C39" t="s">
+        <v>65</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="E39" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B41" s="3"/>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3"/>
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
+      <c r="G41" s="3"/>
+      <c r="H41" s="3"/>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>36</v>
+      </c>
+      <c r="B42" t="s">
+        <v>37</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42" t="s">
+        <v>39</v>
+      </c>
+      <c r="E42" t="s">
+        <v>40</v>
+      </c>
+      <c r="F42" t="s">
+        <v>41</v>
+      </c>
+      <c r="G42" t="s">
+        <v>42</v>
+      </c>
+      <c r="H42" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>74</v>
+      </c>
+      <c r="B43" t="s">
+        <v>75</v>
+      </c>
+      <c r="C43">
+        <v>33903900</v>
+      </c>
+      <c r="D43">
+        <v>600</v>
+      </c>
+      <c r="E43" t="s">
+        <v>66</v>
+      </c>
+      <c r="F43" t="s">
+        <v>48</v>
+      </c>
+      <c r="G43" t="s">
+        <v>48</v>
+      </c>
+      <c r="H43" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B44" s="6"/>
+      <c r="C44" s="6"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="6"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>52</v>
+      </c>
+      <c r="B47" t="s">
+        <v>53</v>
+      </c>
+      <c r="C47" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>77</v>
+      </c>
+      <c r="B48" t="s">
+        <v>78</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="B50" s="8"/>
+      <c r="C50" s="8"/>
+      <c r="D50" s="8"/>
+      <c r="E50" s="8"/>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>57</v>
+      </c>
+      <c r="B51" t="s">
         <v>58</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C51" t="s">
+        <v>36</v>
+      </c>
+      <c r="D51" t="s">
+        <v>25</v>
+      </c>
+      <c r="E51" t="s">
         <v>59</v>
       </c>
-      <c r="C39" t="s">
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52">
+        <v>408003932</v>
+      </c>
+      <c r="B52" t="s">
+        <v>60</v>
+      </c>
+      <c r="C52" t="s">
+        <v>74</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="E52" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B54" s="3"/>
+      <c r="C54" s="3"/>
+      <c r="D54" s="3"/>
+      <c r="E54" s="3"/>
+      <c r="F54" s="3"/>
+      <c r="G54" s="3"/>
+      <c r="H54" s="3"/>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>36</v>
+      </c>
+      <c r="B55" t="s">
         <v>37</v>
       </c>
-      <c r="D39" t="s">
-[...2 lines deleted...]
-      <c r="E39" t="s">
+      <c r="C55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55" t="s">
+        <v>39</v>
+      </c>
+      <c r="E55" t="s">
+        <v>40</v>
+      </c>
+      <c r="F55" t="s">
+        <v>41</v>
+      </c>
+      <c r="G55" t="s">
+        <v>42</v>
+      </c>
+      <c r="H55" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>82</v>
+      </c>
+      <c r="B56" t="s">
+        <v>83</v>
+      </c>
+      <c r="C56">
+        <v>33903000</v>
+      </c>
+      <c r="D56">
+        <v>600</v>
+      </c>
+      <c r="E56" t="s">
+        <v>66</v>
+      </c>
+      <c r="F56" t="s">
+        <v>48</v>
+      </c>
+      <c r="G56" t="s">
+        <v>48</v>
+      </c>
+      <c r="H56" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B57" s="6"/>
+      <c r="C57" s="6"/>
+      <c r="D57" s="6"/>
+      <c r="E57" s="6"/>
+      <c r="F57" s="6"/>
+      <c r="G57" s="6"/>
+      <c r="H57" s="6"/>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B59" s="7"/>
+      <c r="C59" s="7"/>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>52</v>
+      </c>
+      <c r="B60" t="s">
+        <v>53</v>
+      </c>
+      <c r="C60" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>85</v>
+      </c>
+      <c r="B61" t="s">
+        <v>86</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="B63" s="8"/>
+      <c r="C63" s="8"/>
+      <c r="D63" s="8"/>
+      <c r="E63" s="8"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>57</v>
+      </c>
+      <c r="B64" t="s">
+        <v>58</v>
+      </c>
+      <c r="C64" t="s">
+        <v>36</v>
+      </c>
+      <c r="D64" t="s">
+        <v>25</v>
+      </c>
+      <c r="E64" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65">
+        <v>77875250</v>
+      </c>
+      <c r="B65" t="s">
+        <v>89</v>
+      </c>
+      <c r="C65" t="s">
+        <v>82</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E65" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="B67" s="3"/>
+      <c r="C67" s="3"/>
+      <c r="D67" s="3"/>
+      <c r="E67" s="3"/>
+      <c r="F67" s="3"/>
+      <c r="G67" s="3"/>
+      <c r="H67" s="3"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>36</v>
+      </c>
+      <c r="B68" t="s">
+        <v>37</v>
+      </c>
+      <c r="C68" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68" t="s">
+        <v>39</v>
+      </c>
+      <c r="E68" t="s">
+        <v>40</v>
+      </c>
+      <c r="F68" t="s">
+        <v>41</v>
+      </c>
+      <c r="G68" t="s">
+        <v>42</v>
+      </c>
+      <c r="H68" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>91</v>
+      </c>
+      <c r="B69" t="s">
+        <v>83</v>
+      </c>
+      <c r="C69">
+        <v>33903000</v>
+      </c>
+      <c r="D69">
+        <v>600</v>
+      </c>
+      <c r="E69" t="s">
+        <v>66</v>
+      </c>
+      <c r="F69" t="s">
+        <v>48</v>
+      </c>
+      <c r="G69" t="s">
+        <v>48</v>
+      </c>
+      <c r="H69" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B70" s="6"/>
+      <c r="C70" s="6"/>
+      <c r="D70" s="6"/>
+      <c r="E70" s="6"/>
+      <c r="F70" s="6"/>
+      <c r="G70" s="6"/>
+      <c r="H70" s="6"/>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B72" s="7"/>
+      <c r="C72" s="7"/>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>52</v>
+      </c>
+      <c r="B73" t="s">
+        <v>53</v>
+      </c>
+      <c r="C73" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>85</v>
+      </c>
+      <c r="B74" t="s">
+        <v>86</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="B76" s="8"/>
+      <c r="C76" s="8"/>
+      <c r="D76" s="8"/>
+      <c r="E76" s="8"/>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>57</v>
+      </c>
+      <c r="B77" t="s">
+        <v>58</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77" t="s">
+        <v>25</v>
+      </c>
+      <c r="E77" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78">
+        <v>492279279</v>
+      </c>
+      <c r="B78" t="s">
+        <v>94</v>
+      </c>
+      <c r="C78" t="s">
+        <v>91</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="E78" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B80" s="3"/>
+      <c r="C80" s="3"/>
+      <c r="D80" s="3"/>
+      <c r="E80" s="3"/>
+      <c r="F80" s="3"/>
+      <c r="G80" s="3"/>
+      <c r="H80" s="3"/>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>36</v>
+      </c>
+      <c r="B81" t="s">
+        <v>37</v>
+      </c>
+      <c r="C81" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81" t="s">
+        <v>39</v>
+      </c>
+      <c r="E81" t="s">
+        <v>40</v>
+      </c>
+      <c r="F81" t="s">
+        <v>41</v>
+      </c>
+      <c r="G81" t="s">
+        <v>42</v>
+      </c>
+      <c r="H81" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>96</v>
+      </c>
+      <c r="B82">
+        <v>17883482000178</v>
+      </c>
+      <c r="C82">
+        <v>33903900</v>
+      </c>
+      <c r="D82">
+        <v>600</v>
+      </c>
+      <c r="E82" t="s">
+        <v>66</v>
+      </c>
+      <c r="F82" t="s">
+        <v>48</v>
+      </c>
+      <c r="G82" t="s">
+        <v>48</v>
+      </c>
+      <c r="H82" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B83" s="6"/>
+      <c r="C83" s="6"/>
+      <c r="D83" s="6"/>
+      <c r="E83" s="6"/>
+      <c r="F83" s="6"/>
+      <c r="G83" s="6"/>
+      <c r="H83" s="6"/>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B85" s="7"/>
+      <c r="C85" s="7"/>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>52</v>
+      </c>
+      <c r="B86" t="s">
+        <v>53</v>
+      </c>
+      <c r="C86" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87">
+        <v>27</v>
+      </c>
+      <c r="B87" t="s">
+        <v>99</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="B89" s="8"/>
+      <c r="C89" s="8"/>
+      <c r="D89" s="8"/>
+      <c r="E89" s="8"/>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>57</v>
+      </c>
+      <c r="B90" t="s">
+        <v>58</v>
+      </c>
+      <c r="C90" t="s">
+        <v>36</v>
+      </c>
+      <c r="D90" t="s">
+        <v>25</v>
+      </c>
+      <c r="E90" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91">
+        <v>77875625</v>
+      </c>
+      <c r="B91" t="s">
+        <v>89</v>
+      </c>
+      <c r="C91" t="s">
+        <v>96</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="E91" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="B93" s="3"/>
+      <c r="C93" s="3"/>
+      <c r="D93" s="3"/>
+      <c r="E93" s="3"/>
+      <c r="F93" s="3"/>
+      <c r="G93" s="3"/>
+      <c r="H93" s="3"/>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>36</v>
+      </c>
+      <c r="B94" t="s">
+        <v>37</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94" t="s">
+        <v>39</v>
+      </c>
+      <c r="E94" t="s">
+        <v>40</v>
+      </c>
+      <c r="F94" t="s">
+        <v>41</v>
+      </c>
+      <c r="G94" t="s">
+        <v>42</v>
+      </c>
+      <c r="H94" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>96</v>
+      </c>
+      <c r="B95">
+        <v>17883482000178</v>
+      </c>
+      <c r="C95">
+        <v>33903900</v>
+      </c>
+      <c r="D95">
+        <v>600</v>
+      </c>
+      <c r="E95" t="s">
+        <v>66</v>
+      </c>
+      <c r="F95" t="s">
+        <v>48</v>
+      </c>
+      <c r="G95" t="s">
+        <v>48</v>
+      </c>
+      <c r="H95" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B96" s="6"/>
+      <c r="C96" s="6"/>
+      <c r="D96" s="6"/>
+      <c r="E96" s="6"/>
+      <c r="F96" s="6"/>
+      <c r="G96" s="6"/>
+      <c r="H96" s="6"/>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B98" s="7"/>
+      <c r="C98" s="7"/>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>52</v>
+      </c>
+      <c r="B99" t="s">
+        <v>53</v>
+      </c>
+      <c r="C99" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100">
+        <v>28</v>
+      </c>
+      <c r="B100" t="s">
+        <v>99</v>
+      </c>
+      <c r="C100" s="4" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="B102" s="8"/>
+      <c r="C102" s="8"/>
+      <c r="D102" s="8"/>
+      <c r="E102" s="8"/>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>57</v>
+      </c>
+      <c r="B103" t="s">
+        <v>58</v>
+      </c>
+      <c r="C103" t="s">
+        <v>36</v>
+      </c>
+      <c r="D103" t="s">
+        <v>25</v>
+      </c>
+      <c r="E103" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104">
+        <v>77875625</v>
+      </c>
+      <c r="B104" t="s">
+        <v>89</v>
+      </c>
+      <c r="C104" t="s">
+        <v>96</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="E104" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B106" s="3"/>
+      <c r="C106" s="3"/>
+      <c r="D106" s="3"/>
+      <c r="E106" s="3"/>
+      <c r="F106" s="3"/>
+      <c r="G106" s="3"/>
+      <c r="H106" s="3"/>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>36</v>
+      </c>
+      <c r="B107" t="s">
+        <v>37</v>
+      </c>
+      <c r="C107" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107" t="s">
+        <v>39</v>
+      </c>
+      <c r="E107" t="s">
+        <v>40</v>
+      </c>
+      <c r="F107" t="s">
+        <v>41</v>
+      </c>
+      <c r="G107" t="s">
+        <v>42</v>
+      </c>
+      <c r="H107" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>91</v>
+      </c>
+      <c r="B108" t="s">
+        <v>83</v>
+      </c>
+      <c r="C108" t="s">
+        <v>46</v>
+      </c>
+      <c r="D108">
+        <v>1.6</v>
+      </c>
+      <c r="E108" t="s">
+        <v>47</v>
+      </c>
+      <c r="F108" t="s">
+        <v>48</v>
+      </c>
+      <c r="G108" t="s">
+        <v>48</v>
+      </c>
+      <c r="H108" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B109" s="6"/>
+      <c r="C109" s="6"/>
+      <c r="D109" s="6"/>
+      <c r="E109" s="6"/>
+      <c r="F109" s="6"/>
+      <c r="G109" s="6"/>
+      <c r="H109" s="6"/>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B111" s="7"/>
+      <c r="C111" s="7"/>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>52</v>
+      </c>
+      <c r="B112" t="s">
+        <v>53</v>
+      </c>
+      <c r="C112" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113">
+        <v>10</v>
+      </c>
+      <c r="B113" t="s">
+        <v>99</v>
+      </c>
+      <c r="C113" s="4" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B115" s="3"/>
+      <c r="C115" s="3"/>
+      <c r="D115" s="3"/>
+      <c r="E115" s="3"/>
+      <c r="F115" s="3"/>
+      <c r="G115" s="3"/>
+      <c r="H115" s="3"/>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>36</v>
+      </c>
+      <c r="B116" t="s">
+        <v>37</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116" t="s">
+        <v>39</v>
+      </c>
+      <c r="E116" t="s">
+        <v>40</v>
+      </c>
+      <c r="F116" t="s">
+        <v>41</v>
+      </c>
+      <c r="G116" t="s">
+        <v>42</v>
+      </c>
+      <c r="H116" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>91</v>
+      </c>
+      <c r="B117" t="s">
+        <v>83</v>
+      </c>
+      <c r="C117" t="s">
+        <v>109</v>
+      </c>
+      <c r="D117">
+        <v>1.6</v>
+      </c>
+      <c r="E117" t="s">
+        <v>47</v>
+      </c>
+      <c r="F117" t="s">
+        <v>48</v>
+      </c>
+      <c r="G117" t="s">
+        <v>48</v>
+      </c>
+      <c r="H117" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="B118" s="6"/>
+      <c r="C118" s="6"/>
+      <c r="D118" s="6"/>
+      <c r="E118" s="6"/>
+      <c r="F118" s="6"/>
+      <c r="G118" s="6"/>
+      <c r="H118" s="6"/>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B120" s="7"/>
+      <c r="C120" s="7"/>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>52</v>
+      </c>
+      <c r="B121" t="s">
+        <v>53</v>
+      </c>
+      <c r="C121" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122">
+        <v>54</v>
+      </c>
+      <c r="B122" t="s">
+        <v>111</v>
+      </c>
+      <c r="C122" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="B124" s="8"/>
+      <c r="C124" s="8"/>
+      <c r="D124" s="8"/>
+      <c r="E124" s="8"/>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>57</v>
+      </c>
+      <c r="B125" t="s">
+        <v>58</v>
+      </c>
+      <c r="C125" t="s">
+        <v>36</v>
+      </c>
+      <c r="D125" t="s">
+        <v>25</v>
+      </c>
+      <c r="E125" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>113</v>
+      </c>
+      <c r="B126" t="s">
         <v>60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" t="s">
+      <c r="C126" t="s">
+        <v>91</v>
+      </c>
+      <c r="D126" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="E126" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="B128" s="3"/>
+      <c r="C128" s="3"/>
+      <c r="D128" s="3"/>
+      <c r="E128" s="3"/>
+      <c r="F128" s="3"/>
+      <c r="G128" s="3"/>
+      <c r="H128" s="3"/>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>36</v>
+      </c>
+      <c r="B129" t="s">
+        <v>37</v>
+      </c>
+      <c r="C129" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129" t="s">
+        <v>39</v>
+      </c>
+      <c r="E129" t="s">
+        <v>40</v>
+      </c>
+      <c r="F129" t="s">
+        <v>41</v>
+      </c>
+      <c r="G129" t="s">
+        <v>42</v>
+      </c>
+      <c r="H129" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>115</v>
+      </c>
+      <c r="B130" t="s">
+        <v>83</v>
+      </c>
+      <c r="C130" t="s">
+        <v>109</v>
+      </c>
+      <c r="D130">
+        <v>1.6</v>
+      </c>
+      <c r="E130" t="s">
+        <v>47</v>
+      </c>
+      <c r="F130" t="s">
+        <v>48</v>
+      </c>
+      <c r="G130" t="s">
+        <v>48</v>
+      </c>
+      <c r="H130" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B131" s="6"/>
+      <c r="C131" s="6"/>
+      <c r="D131" s="6"/>
+      <c r="E131" s="6"/>
+      <c r="F131" s="6"/>
+      <c r="G131" s="6"/>
+      <c r="H131" s="6"/>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B133" s="7"/>
+      <c r="C133" s="7"/>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>52</v>
+      </c>
+      <c r="B134" t="s">
+        <v>53</v>
+      </c>
+      <c r="C134" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>54</v>
+      </c>
+      <c r="B135" t="s">
+        <v>111</v>
+      </c>
+      <c r="C135" s="4" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="B137" s="8"/>
+      <c r="C137" s="8"/>
+      <c r="D137" s="8"/>
+      <c r="E137" s="8"/>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>57</v>
+      </c>
+      <c r="B138" t="s">
+        <v>58</v>
+      </c>
+      <c r="C138" t="s">
+        <v>36</v>
+      </c>
+      <c r="D138" t="s">
+        <v>25</v>
+      </c>
+      <c r="E138" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>113</v>
+      </c>
+      <c r="B139" t="s">
+        <v>60</v>
+      </c>
+      <c r="C139" t="s">
+        <v>115</v>
+      </c>
+      <c r="D139" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="E139" t="s">
         <v>61</v>
       </c>
-      <c r="C40" t="s">
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B141" s="3"/>
+      <c r="C141" s="3"/>
+      <c r="D141" s="3"/>
+      <c r="E141" s="3"/>
+      <c r="F141" s="3"/>
+      <c r="G141" s="3"/>
+      <c r="H141" s="3"/>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>36</v>
+      </c>
+      <c r="B142" t="s">
+        <v>37</v>
+      </c>
+      <c r="C142" t="s">
+        <v>38</v>
+      </c>
+      <c r="D142" t="s">
+        <v>39</v>
+      </c>
+      <c r="E142" t="s">
+        <v>40</v>
+      </c>
+      <c r="F142" t="s">
+        <v>41</v>
+      </c>
+      <c r="G142" t="s">
+        <v>42</v>
+      </c>
+      <c r="H142" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>119</v>
+      </c>
+      <c r="B143" t="s">
+        <v>120</v>
+      </c>
+      <c r="C143" t="s">
+        <v>109</v>
+      </c>
+      <c r="D143">
+        <v>1.6</v>
+      </c>
+      <c r="E143" t="s">
+        <v>47</v>
+      </c>
+      <c r="F143" t="s">
+        <v>48</v>
+      </c>
+      <c r="G143" t="s">
+        <v>48</v>
+      </c>
+      <c r="H143" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="B144" s="6"/>
+      <c r="C144" s="6"/>
+      <c r="D144" s="6"/>
+      <c r="E144" s="6"/>
+      <c r="F144" s="6"/>
+      <c r="G144" s="6"/>
+      <c r="H144" s="6"/>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B146" s="7"/>
+      <c r="C146" s="7"/>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>52</v>
+      </c>
+      <c r="B147" t="s">
+        <v>53</v>
+      </c>
+      <c r="C147" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>29</v>
+      </c>
+      <c r="B148" t="s">
+        <v>123</v>
+      </c>
+      <c r="C148" s="4" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="B150" s="8"/>
+      <c r="C150" s="8"/>
+      <c r="D150" s="8"/>
+      <c r="E150" s="8"/>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>57</v>
+      </c>
+      <c r="B151" t="s">
+        <v>58</v>
+      </c>
+      <c r="C151" t="s">
+        <v>36</v>
+      </c>
+      <c r="D151" t="s">
+        <v>25</v>
+      </c>
+      <c r="E151" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>113</v>
+      </c>
+      <c r="B152" t="s">
+        <v>89</v>
+      </c>
+      <c r="C152" t="s">
+        <v>119</v>
+      </c>
+      <c r="D152" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="E152" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B154" s="3"/>
+      <c r="C154" s="3"/>
+      <c r="D154" s="3"/>
+      <c r="E154" s="3"/>
+      <c r="F154" s="3"/>
+      <c r="G154" s="3"/>
+      <c r="H154" s="3"/>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>36</v>
+      </c>
+      <c r="B155" t="s">
+        <v>37</v>
+      </c>
+      <c r="C155" t="s">
+        <v>38</v>
+      </c>
+      <c r="D155" t="s">
+        <v>39</v>
+      </c>
+      <c r="E155" t="s">
+        <v>40</v>
+      </c>
+      <c r="F155" t="s">
+        <v>41</v>
+      </c>
+      <c r="G155" t="s">
+        <v>42</v>
+      </c>
+      <c r="H155" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>119</v>
+      </c>
+      <c r="B156" t="s">
+        <v>120</v>
+      </c>
+      <c r="C156" t="s">
+        <v>109</v>
+      </c>
+      <c r="D156">
+        <v>1.6</v>
+      </c>
+      <c r="E156" t="s">
+        <v>47</v>
+      </c>
+      <c r="F156" t="s">
+        <v>48</v>
+      </c>
+      <c r="G156" t="s">
+        <v>48</v>
+      </c>
+      <c r="H156" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="B157" s="6"/>
+      <c r="C157" s="6"/>
+      <c r="D157" s="6"/>
+      <c r="E157" s="6"/>
+      <c r="F157" s="6"/>
+      <c r="G157" s="6"/>
+      <c r="H157" s="6"/>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B159" s="7"/>
+      <c r="C159" s="7"/>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>52</v>
+      </c>
+      <c r="B160" t="s">
+        <v>53</v>
+      </c>
+      <c r="C160" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161">
+        <v>30</v>
+      </c>
+      <c r="B161" t="s">
+        <v>123</v>
+      </c>
+      <c r="C161" s="4" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="B163" s="8"/>
+      <c r="C163" s="8"/>
+      <c r="D163" s="8"/>
+      <c r="E163" s="8"/>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>57</v>
+      </c>
+      <c r="B164" t="s">
+        <v>58</v>
+      </c>
+      <c r="C164" t="s">
+        <v>36</v>
+      </c>
+      <c r="D164" t="s">
+        <v>25</v>
+      </c>
+      <c r="E164" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>113</v>
+      </c>
+      <c r="B165" t="s">
+        <v>89</v>
+      </c>
+      <c r="C165" t="s">
+        <v>119</v>
+      </c>
+      <c r="D165" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="E165" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B167" s="3"/>
+      <c r="C167" s="3"/>
+      <c r="D167" s="3"/>
+      <c r="E167" s="3"/>
+      <c r="F167" s="3"/>
+      <c r="G167" s="3"/>
+      <c r="H167" s="3"/>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>36</v>
+      </c>
+      <c r="B168" t="s">
+        <v>37</v>
+      </c>
+      <c r="C168" t="s">
+        <v>38</v>
+      </c>
+      <c r="D168" t="s">
+        <v>39</v>
+      </c>
+      <c r="E168" t="s">
+        <v>40</v>
+      </c>
+      <c r="F168" t="s">
+        <v>41</v>
+      </c>
+      <c r="G168" t="s">
+        <v>42</v>
+      </c>
+      <c r="H168" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>129</v>
+      </c>
+      <c r="B169" t="s">
+        <v>130</v>
+      </c>
+      <c r="C169" t="s">
+        <v>109</v>
+      </c>
+      <c r="D169">
+        <v>1.6</v>
+      </c>
+      <c r="E169" t="s">
+        <v>131</v>
+      </c>
+      <c r="F169" t="s">
+        <v>48</v>
+      </c>
+      <c r="G169" t="s">
+        <v>48</v>
+      </c>
+      <c r="H169" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="B170" s="6"/>
+      <c r="C170" s="6"/>
+      <c r="D170" s="6"/>
+      <c r="E170" s="6"/>
+      <c r="F170" s="6"/>
+      <c r="G170" s="6"/>
+      <c r="H170" s="6"/>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B172" s="7"/>
+      <c r="C172" s="7"/>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>52</v>
+      </c>
+      <c r="B173" t="s">
+        <v>53</v>
+      </c>
+      <c r="C173" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174">
+        <v>165</v>
+      </c>
+      <c r="B174" t="s">
+        <v>111</v>
+      </c>
+      <c r="C174" s="4" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="B176" s="8"/>
+      <c r="C176" s="8"/>
+      <c r="D176" s="8"/>
+      <c r="E176" s="8"/>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>57</v>
+      </c>
+      <c r="B177" t="s">
+        <v>58</v>
+      </c>
+      <c r="C177" t="s">
+        <v>36</v>
+      </c>
+      <c r="D177" t="s">
+        <v>25</v>
+      </c>
+      <c r="E177" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>113</v>
+      </c>
+      <c r="B178" t="s">
+        <v>89</v>
+      </c>
+      <c r="C178" t="s">
+        <v>129</v>
+      </c>
+      <c r="D178" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="E178" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="B180" s="3"/>
+      <c r="C180" s="3"/>
+      <c r="D180" s="3"/>
+      <c r="E180" s="3"/>
+      <c r="F180" s="3"/>
+      <c r="G180" s="3"/>
+      <c r="H180" s="3"/>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>36</v>
+      </c>
+      <c r="B181" t="s">
+        <v>37</v>
+      </c>
+      <c r="C181" t="s">
+        <v>38</v>
+      </c>
+      <c r="D181" t="s">
+        <v>39</v>
+      </c>
+      <c r="E181" t="s">
+        <v>40</v>
+      </c>
+      <c r="F181" t="s">
+        <v>41</v>
+      </c>
+      <c r="G181" t="s">
+        <v>42</v>
+      </c>
+      <c r="H181" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>91</v>
+      </c>
+      <c r="B182" t="s">
+        <v>83</v>
+      </c>
+      <c r="C182" t="s">
+        <v>109</v>
+      </c>
+      <c r="D182">
+        <v>1.6</v>
+      </c>
+      <c r="E182" t="s">
+        <v>131</v>
+      </c>
+      <c r="F182" t="s">
+        <v>48</v>
+      </c>
+      <c r="G182" t="s">
+        <v>48</v>
+      </c>
+      <c r="H182" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B183" s="6"/>
+      <c r="C183" s="6"/>
+      <c r="D183" s="6"/>
+      <c r="E183" s="6"/>
+      <c r="F183" s="6"/>
+      <c r="G183" s="6"/>
+      <c r="H183" s="6"/>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B185" s="7"/>
+      <c r="C185" s="7"/>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>52</v>
+      </c>
+      <c r="B186" t="s">
+        <v>53</v>
+      </c>
+      <c r="C186" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>165</v>
+      </c>
+      <c r="B187" t="s">
+        <v>111</v>
+      </c>
+      <c r="C187" s="4" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="B189" s="8"/>
+      <c r="C189" s="8"/>
+      <c r="D189" s="8"/>
+      <c r="E189" s="8"/>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>57</v>
+      </c>
+      <c r="B190" t="s">
+        <v>58</v>
+      </c>
+      <c r="C190" t="s">
+        <v>36</v>
+      </c>
+      <c r="D190" t="s">
+        <v>25</v>
+      </c>
+      <c r="E190" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>113</v>
+      </c>
+      <c r="B191" t="s">
+        <v>89</v>
+      </c>
+      <c r="C191" t="s">
+        <v>91</v>
+      </c>
+      <c r="D191" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="E191" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="B193" s="3"/>
+      <c r="C193" s="3"/>
+      <c r="D193" s="3"/>
+      <c r="E193" s="3"/>
+      <c r="F193" s="3"/>
+      <c r="G193" s="3"/>
+      <c r="H193" s="3"/>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>36</v>
+      </c>
+      <c r="B194" t="s">
+        <v>37</v>
+      </c>
+      <c r="C194" t="s">
+        <v>38</v>
+      </c>
+      <c r="D194" t="s">
+        <v>39</v>
+      </c>
+      <c r="E194" t="s">
+        <v>40</v>
+      </c>
+      <c r="F194" t="s">
+        <v>41</v>
+      </c>
+      <c r="G194" t="s">
+        <v>42</v>
+      </c>
+      <c r="H194" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>139</v>
+      </c>
+      <c r="B195" t="s">
+        <v>140</v>
+      </c>
+      <c r="C195" t="s">
+        <v>109</v>
+      </c>
+      <c r="D195">
+        <v>1.6</v>
+      </c>
+      <c r="E195" t="s">
+        <v>131</v>
+      </c>
+      <c r="F195" t="s">
+        <v>48</v>
+      </c>
+      <c r="G195" t="s">
+        <v>48</v>
+      </c>
+      <c r="H195" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="B196" s="6"/>
+      <c r="C196" s="6"/>
+      <c r="D196" s="6"/>
+      <c r="E196" s="6"/>
+      <c r="F196" s="6"/>
+      <c r="G196" s="6"/>
+      <c r="H196" s="6"/>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="B198" s="7"/>
+      <c r="C198" s="7"/>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>52</v>
+      </c>
+      <c r="B199" t="s">
+        <v>53</v>
+      </c>
+      <c r="C199" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>371</v>
+      </c>
+      <c r="B200" t="s">
+        <v>143</v>
+      </c>
+      <c r="C200" s="4" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="B202" s="8"/>
+      <c r="C202" s="8"/>
+      <c r="D202" s="8"/>
+      <c r="E202" s="8"/>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>57</v>
+      </c>
+      <c r="B203" t="s">
+        <v>58</v>
+      </c>
+      <c r="C203" t="s">
+        <v>36</v>
+      </c>
+      <c r="D203" t="s">
+        <v>25</v>
+      </c>
+      <c r="E203" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>113</v>
+      </c>
+      <c r="B204" t="s">
+        <v>146</v>
+      </c>
+      <c r="C204" t="s">
+        <v>139</v>
+      </c>
+      <c r="D204" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="E204" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B206" s="3"/>
+      <c r="C206" s="3"/>
+      <c r="D206" s="3"/>
+      <c r="E206" s="3"/>
+      <c r="F206" s="3"/>
+      <c r="G206" s="3"/>
+      <c r="H206" s="3"/>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>36</v>
+      </c>
+      <c r="B207" t="s">
+        <v>37</v>
+      </c>
+      <c r="C207" t="s">
+        <v>38</v>
+      </c>
+      <c r="D207" t="s">
+        <v>39</v>
+      </c>
+      <c r="E207" t="s">
+        <v>40</v>
+      </c>
+      <c r="F207" t="s">
+        <v>41</v>
+      </c>
+      <c r="G207" t="s">
+        <v>42</v>
+      </c>
+      <c r="H207" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>148</v>
+      </c>
+      <c r="B208" t="s">
+        <v>83</v>
+      </c>
+      <c r="C208" t="s">
+        <v>109</v>
+      </c>
+      <c r="D208">
+        <v>1.6</v>
+      </c>
+      <c r="E208" t="s">
+        <v>47</v>
+      </c>
+      <c r="F208" t="s">
+        <v>48</v>
+      </c>
+      <c r="G208" t="s">
+        <v>48</v>
+      </c>
+      <c r="H208" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="B209" s="6"/>
+      <c r="C209" s="6"/>
+      <c r="D209" s="6"/>
+      <c r="E209" s="6"/>
+      <c r="F209" s="6"/>
+      <c r="G209" s="6"/>
+      <c r="H209" s="6"/>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="B211" s="7"/>
+      <c r="C211" s="7"/>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>52</v>
+      </c>
+      <c r="B212" t="s">
+        <v>53</v>
+      </c>
+      <c r="C212" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>151</v>
+      </c>
+      <c r="B213" t="s">
+        <v>152</v>
+      </c>
+      <c r="C213" s="4" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="B215" s="8"/>
+      <c r="C215" s="8"/>
+      <c r="D215" s="8"/>
+      <c r="E215" s="8"/>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>57</v>
+      </c>
+      <c r="B216" t="s">
+        <v>58</v>
+      </c>
+      <c r="C216" t="s">
+        <v>36</v>
+      </c>
+      <c r="D216" t="s">
+        <v>25</v>
+      </c>
+      <c r="E216" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>113</v>
+      </c>
+      <c r="B217" t="s">
+        <v>60</v>
+      </c>
+      <c r="C217" t="s">
+        <v>148</v>
+      </c>
+      <c r="D217" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="E217" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B219" s="3"/>
+      <c r="C219" s="3"/>
+      <c r="D219" s="3"/>
+      <c r="E219" s="3"/>
+      <c r="F219" s="3"/>
+      <c r="G219" s="3"/>
+      <c r="H219" s="3"/>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>36</v>
+      </c>
+      <c r="B220" t="s">
+        <v>37</v>
+      </c>
+      <c r="C220" t="s">
+        <v>38</v>
+      </c>
+      <c r="D220" t="s">
+        <v>39</v>
+      </c>
+      <c r="E220" t="s">
+        <v>40</v>
+      </c>
+      <c r="F220" t="s">
+        <v>41</v>
+      </c>
+      <c r="G220" t="s">
+        <v>42</v>
+      </c>
+      <c r="H220" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>156</v>
+      </c>
+      <c r="B221" t="s">
+        <v>83</v>
+      </c>
+      <c r="C221" t="s">
+        <v>109</v>
+      </c>
+      <c r="D221">
+        <v>1.6</v>
+      </c>
+      <c r="E221" t="s">
+        <v>131</v>
+      </c>
+      <c r="F221" t="s">
+        <v>48</v>
+      </c>
+      <c r="G221" t="s">
+        <v>48</v>
+      </c>
+      <c r="H221" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B222" s="6"/>
+      <c r="C222" s="6"/>
+      <c r="D222" s="6"/>
+      <c r="E222" s="6"/>
+      <c r="F222" s="6"/>
+      <c r="G222" s="6"/>
+      <c r="H222" s="6"/>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="B224" s="7"/>
+      <c r="C224" s="7"/>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>52</v>
+      </c>
+      <c r="B225" t="s">
+        <v>53</v>
+      </c>
+      <c r="C225" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>159</v>
+      </c>
+      <c r="B226" t="s">
+        <v>152</v>
+      </c>
+      <c r="C226" s="4" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="B228" s="8"/>
+      <c r="C228" s="8"/>
+      <c r="D228" s="8"/>
+      <c r="E228" s="8"/>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>57</v>
+      </c>
+      <c r="B229" t="s">
+        <v>58</v>
+      </c>
+      <c r="C229" t="s">
+        <v>36</v>
+      </c>
+      <c r="D229" t="s">
+        <v>25</v>
+      </c>
+      <c r="E229" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>113</v>
+      </c>
+      <c r="B230" t="s">
+        <v>146</v>
+      </c>
+      <c r="C230" t="s">
+        <v>156</v>
+      </c>
+      <c r="D230" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="E230" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B232" s="3"/>
+      <c r="C232" s="3"/>
+      <c r="D232" s="3"/>
+      <c r="E232" s="3"/>
+      <c r="F232" s="3"/>
+      <c r="G232" s="3"/>
+      <c r="H232" s="3"/>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>36</v>
+      </c>
+      <c r="B233" t="s">
+        <v>37</v>
+      </c>
+      <c r="C233" t="s">
+        <v>38</v>
+      </c>
+      <c r="D233" t="s">
+        <v>39</v>
+      </c>
+      <c r="E233" t="s">
+        <v>40</v>
+      </c>
+      <c r="F233" t="s">
+        <v>41</v>
+      </c>
+      <c r="G233" t="s">
+        <v>42</v>
+      </c>
+      <c r="H233" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>65</v>
+      </c>
+      <c r="B234">
+        <v>45902414000144</v>
+      </c>
+      <c r="C234" t="s">
+        <v>109</v>
+      </c>
+      <c r="D234">
+        <v>1.6</v>
+      </c>
+      <c r="E234" t="s">
+        <v>47</v>
+      </c>
+      <c r="F234" t="s">
+        <v>48</v>
+      </c>
+      <c r="G234" t="s">
+        <v>48</v>
+      </c>
+      <c r="H234" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="B235" s="6"/>
+      <c r="C235" s="6"/>
+      <c r="D235" s="6"/>
+      <c r="E235" s="6"/>
+      <c r="F235" s="6"/>
+      <c r="G235" s="6"/>
+      <c r="H235" s="6"/>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="D40" s="4" t="s">
-[...10 lines deleted...]
-      <c r="B41" t="s">
+      <c r="B237" s="7"/>
+      <c r="C237" s="7"/>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>52</v>
+      </c>
+      <c r="B238" t="s">
+        <v>53</v>
+      </c>
+      <c r="C238" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>1232</v>
+      </c>
+      <c r="B239" t="s">
+        <v>164</v>
+      </c>
+      <c r="C239" s="4" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="B241" s="8"/>
+      <c r="C241" s="8"/>
+      <c r="D241" s="8"/>
+      <c r="E241" s="8"/>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>57</v>
+      </c>
+      <c r="B242" t="s">
+        <v>58</v>
+      </c>
+      <c r="C242" t="s">
+        <v>36</v>
+      </c>
+      <c r="D242" t="s">
+        <v>25</v>
+      </c>
+      <c r="E242" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>113</v>
+      </c>
+      <c r="B243" t="s">
+        <v>60</v>
+      </c>
+      <c r="C243" t="s">
+        <v>65</v>
+      </c>
+      <c r="D243" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E243" t="s">
         <v>61</v>
-      </c>
-[...747 lines deleted...]
-        <v>63</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A14:H14"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="A23:E23"/>
     <mergeCell ref="A28:H28"/>
     <mergeCell ref="A31:H31"/>
     <mergeCell ref="A33:C33"/>
-    <mergeCell ref="A38:E38"/>
-[...19 lines deleted...]
-    <mergeCell ref="A104:E104"/>
+    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="A41:H41"/>
+    <mergeCell ref="A44:H44"/>
+    <mergeCell ref="A46:C46"/>
+    <mergeCell ref="A50:E50"/>
+    <mergeCell ref="A54:H54"/>
+    <mergeCell ref="A57:H57"/>
+    <mergeCell ref="A59:C59"/>
+    <mergeCell ref="A63:E63"/>
+    <mergeCell ref="A67:H67"/>
+    <mergeCell ref="A70:H70"/>
+    <mergeCell ref="A72:C72"/>
+    <mergeCell ref="A76:E76"/>
+    <mergeCell ref="A80:H80"/>
+    <mergeCell ref="A83:H83"/>
+    <mergeCell ref="A85:C85"/>
+    <mergeCell ref="A89:E89"/>
+    <mergeCell ref="A93:H93"/>
+    <mergeCell ref="A96:H96"/>
+    <mergeCell ref="A98:C98"/>
+    <mergeCell ref="A102:E102"/>
+    <mergeCell ref="A106:H106"/>
+    <mergeCell ref="A109:H109"/>
+    <mergeCell ref="A111:C111"/>
+    <mergeCell ref="A115:H115"/>
+    <mergeCell ref="A118:H118"/>
+    <mergeCell ref="A120:C120"/>
+    <mergeCell ref="A124:E124"/>
+    <mergeCell ref="A128:H128"/>
+    <mergeCell ref="A131:H131"/>
+    <mergeCell ref="A133:C133"/>
+    <mergeCell ref="A137:E137"/>
+    <mergeCell ref="A141:H141"/>
+    <mergeCell ref="A144:H144"/>
+    <mergeCell ref="A146:C146"/>
+    <mergeCell ref="A150:E150"/>
+    <mergeCell ref="A154:H154"/>
+    <mergeCell ref="A157:H157"/>
+    <mergeCell ref="A159:C159"/>
+    <mergeCell ref="A163:E163"/>
+    <mergeCell ref="A167:H167"/>
+    <mergeCell ref="A170:H170"/>
+    <mergeCell ref="A172:C172"/>
+    <mergeCell ref="A176:E176"/>
+    <mergeCell ref="A180:H180"/>
+    <mergeCell ref="A183:H183"/>
+    <mergeCell ref="A185:C185"/>
+    <mergeCell ref="A189:E189"/>
+    <mergeCell ref="A193:H193"/>
+    <mergeCell ref="A196:H196"/>
+    <mergeCell ref="A198:C198"/>
+    <mergeCell ref="A202:E202"/>
+    <mergeCell ref="A206:H206"/>
+    <mergeCell ref="A209:H209"/>
+    <mergeCell ref="A211:C211"/>
+    <mergeCell ref="A215:E215"/>
+    <mergeCell ref="A219:H219"/>
+    <mergeCell ref="A222:H222"/>
+    <mergeCell ref="A224:C224"/>
+    <mergeCell ref="A228:E228"/>
+    <mergeCell ref="A232:H232"/>
+    <mergeCell ref="A235:H235"/>
+    <mergeCell ref="A237:C237"/>
+    <mergeCell ref="A241:E241"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>