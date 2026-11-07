--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -71,51 +71,51 @@
   <si>
     <t>Forma de Repasse</t>
   </si>
   <si>
     <t>Fundo a Fundo</t>
   </si>
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>imperatriz</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
-    <t>R$ 400.000,00</t>
+    <t>R$ 93.235,00</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
     <t>R$ 0,00</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>
   <si>
     <t>Valor Liquidado</t>
   </si>
   <si>
     <t>Valor Pago</t>
   </si>
   <si>
     <t>Execução Financeira</t>
   </si>
   <si>
     <t>0,0%</t>
   </si>
   <si>
     <t>Banco</t>
   </si>