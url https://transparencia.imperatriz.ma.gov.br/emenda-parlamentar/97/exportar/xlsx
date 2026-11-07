--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>EMENDA PARLAMENTAR — ANTONIO PEREIRA — Nº EPI.2026.04965/2026</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>ANTONIO PEREIRA</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
     <t>EPI.2026.04965/2026</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
@@ -83,294 +83,336 @@
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>Imperatriz</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>R$ 150.000,00</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>
   <si>
-    <t>R$ 346.507,74</t>
-[...1 lines deleted...]
-  <si>
     <t>Valor Liquidado</t>
   </si>
   <si>
-    <t>R$ 2.200,27</t>
-[...1 lines deleted...]
-  <si>
     <t>Valor Pago</t>
   </si>
   <si>
+    <t>Execução Financeira</t>
+  </si>
+  <si>
+    <t>100,0%</t>
+  </si>
+  <si>
+    <t>Banco</t>
+  </si>
+  <si>
+    <t>CAIXA ECONOMICA FEDERAL</t>
+  </si>
+  <si>
+    <t>Agência / Conta</t>
+  </si>
+  <si>
+    <t>0644 / 000570223106-2</t>
+  </si>
+  <si>
+    <t>Objeto</t>
+  </si>
+  <si>
+    <t>Ampliar a oferta de Serviços Ambulatoriais e Hospitalares do Hospital Municipal de Imperatriz – MA, CNES - 2456672.</t>
+  </si>
+  <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 8060054 | Data: 10/07/2026 | Vl. Empenhado: R$ 1.434,76 | Vl. Liquidado: R$ 1.434,76 | Vl. Pago: R$ 1.434,76</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>F. DE OLIVEIRA COUTO PING</t>
+  </si>
+  <si>
+    <t>08.149.500/0001-00</t>
+  </si>
+  <si>
+    <t>3.3.90.39.00</t>
+  </si>
+  <si>
+    <t>0127 - ATENÇÃO ESPECIALIZADA / 2274 - MANUTENÇÃO DAS ATIVIDADES E PROJETOS DO HOSPITAL MUNICIPAL DE IMPERATRIZ E HOSPITAL INFANTIL DE IMPERATRIZ</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>R$ 0,00</t>
   </si>
   <si>
-    <t>Execução Financeira</t>
-[...68 lines deleted...]
-    <t>R$ 70,83</t>
+    <t>Descrição:</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 8060054 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>08/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 1.434,76</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 8060054 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº OB</t>
+  </si>
+  <si>
+    <t>Data Pagamento</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>OB</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t>Pago</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 24030050 | Data: 24/03/2026 | Vl. Empenhado: R$ 1.393,63 | Vl. Liquidado: R$ 1.393,63 | Vl. Pago: R$ 1.393,63</t>
+  </si>
+  <si>
+    <t>0127 - ATENÇÃO ESPECIALIZADA / 2274</t>
   </si>
   <si>
     <t>Descrição:PRESTAÇÃO DE SERVIÇOS DE ANALISE DE ÁGUA, PARA CONSUMO HUMANO, COLORAÇÃO, LIMPEZA, DESINFECÇÃO E MANUTENÇÃO DE POÇOS E CAIXA DE ÁGUA, PARA ATENDER AS NECESSIDADES DO HMI E HMII</t>
   </si>
   <si>
-    <t>LIQUIDAÇÕES DO EMPENHO 8060054 (1 registro(s))</t>
-[...25 lines deleted...]
-  <si>
     <t>LIQUIDAÇÕES DO EMPENHO 24030050 (1 registro(s))</t>
   </si>
   <si>
     <t>639/157</t>
   </si>
   <si>
     <t>24/03/2026</t>
   </si>
   <si>
-    <t>R$ 1.071,58</t>
-[...2 lines deleted...]
-    <t>EMPENHO Nº 24030050 | Data: 24/03/2026 | Vl. Empenhado: R$ 54,84 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+    <t>R$ 1.393,63</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 24030050 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 27040036 | Data: 27/04/2026 | Vl. Empenhado: R$ 1.393,63 | Vl. Liquidado: R$ 1.393,63 | Vl. Pago: R$ 1.393,63</t>
+  </si>
+  <si>
+    <t>0127 / 2274</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 27040036 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 27040036 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 13060002 | Data: 13/06/2026 | Vl. Empenhado: R$ 55.593,81 | Vl. Liquidado: R$ 55.593,81 | Vl. Pago: R$ 55.593,81</t>
+  </si>
+  <si>
+    <t>CASA DA IMPRESSAO LTDA</t>
+  </si>
+  <si>
+    <t>16.465.371/0001-89</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 13060002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 55.593,81</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 13060002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20070001 | Data: 20/07/2026 | Vl. Empenhado: R$ 86.692,20 | Vl. Liquidado: R$ 86.692,20 | Vl. Pago: R$ 86.692,20</t>
+  </si>
+  <si>
+    <t>COSTA E CIA LTDA</t>
+  </si>
+  <si>
+    <t>17.340.568/0001-54</t>
+  </si>
+  <si>
+    <t>Descrição:NOTA FISCAL PARA PELA METADE —&amp;nbsp;PRESTAÇÃO DE SERVIÇO MÉDICO DE URGÊNCIA E EMERGÊNCIA EM CIRURGIA GERAL PRESTADOS AO USUÁRIOS DO SUS</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20070001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 86.692,20</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20070001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 27040036 | Data: 22/05/2026 | Vl. Empenhado: R$ 59,25 | Vl. Liquidado: R$ 59,25 | Vl. Pago: R$ 59,25</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE IMPERATRIZ - IRRF</t>
   </si>
   <si>
     <t>01163981000150</t>
   </si>
   <si>
-    <t>R$ 54,84</t>
-[...5 lines deleted...]
-    <t>EMPENHO Nº 8060054 | Data: 10/07/2026 | Vl. Empenhado: R$ 57,12 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+    <t>0127 / 2274 - MANUTENÇÃO DAS ATIVIDADES E PROJETOS DO HOSPITAL MUNICIPAL DE IMPERATRIZ E HOSPITAL INFANTIL DE IMPERATRIZ</t>
+  </si>
+  <si>
+    <t>R$ 59,25</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 27040036 | Data: 22/05/2026 | Vl. Empenhado: R$ 57,12 | Vl. Liquidado: R$ 57,12 | Vl. Pago: R$ 57,12</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE IMPERATRIZ - ISS</t>
   </si>
   <si>
-    <t>0127 / 2274</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 57,12</t>
   </si>
   <si>
-    <t>Descrição:</t>
-[...5 lines deleted...]
-    <t>EMPENHO Nº 8060054 | Data: 10/09/2026 | Vl. Empenhado: R$ 13,71 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+    <t>EMPENHO Nº 24030050 | Data: 24/03/2026 | Vl. Empenhado: R$ 59,25 | Vl. Liquidado: R$ 59,25 | Vl. Pago: R$ 59,25</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 24030050 | Data: 24/03/2026 | Vl. Empenhado: R$ 57,12 | Vl. Liquidado: R$ 57,12 | Vl. Pago: R$ 57,12</t>
+  </si>
+  <si>
+    <t>Descrição:PRESTAÇÃO DE SERVIÇOS DE ANALISE DE ÁGUA PARA CONSUMO HUMANO, COLORAÇÃO, LIMPEZA, DESINFECÇÃO E MANUTENÇÃO DE POÇOS E CAIXA DE ÁGUA PARA ATENDER AS NECESSIDADES DA COORDENAÇÃO DA VIGILÂNCIA</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 8060054 | Data: 10/07/2026 | Vl. Empenhado: R$ 13,71 | Vl. Liquidado: R$ 13,71 | Vl. Pago: R$ 13,71</t>
   </si>
   <si>
     <t>R$ 13,71</t>
   </si>
   <si>
-    <t>EMPENHO Nº 27040036 | Data: 27/04/2026 | Vl. Empenhado: R$ 1.142,40 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
-[...35 lines deleted...]
-    <t>EMPENHO Nº 13060002 | Data: 01/07/2026 | Vl. Empenhado: R$ 2.925,99 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+    <t>EMPENHO Nº 8060054 | Data: 10/07/2026 | Vl. Empenhado: R$ 61,53 | Vl. Liquidado: R$ 61,53 | Vl. Pago: R$ 61,53</t>
+  </si>
+  <si>
+    <t>R$ 61,53</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 13060002 | Data: 12/06/2026 | Vl. Empenhado: R$ 2.925,99 | Vl. Liquidado: R$ 2.925,99 | Vl. Pago: R$ 2.925,99</t>
+  </si>
+  <si>
+    <t>Descrição:SERVIÇOS DE COMUNICAÇÃO VISUAL, PARA ATENDER AS NECESSIDADES DA SEMUS E SUAS COORDENAÇÕES&amp;nbsp;</t>
   </si>
   <si>
     <t>R$ 2.925,99</t>
   </si>
   <si>
-    <t>Descrição:REFERENTE A SERVIÇOS DE COMUNICAÇÃO VISUAL PARA ATENDER AS NECESSIDADES DA SEMUS E SUAS COORDENAÇÕES HMI E HMII</t>
-[...32 lines deleted...]
-    <t>Descrição:SERVIÇO MÉDICOS DE URGÊNCIA E EMERGÊNCIA EM CIRURGIA GERAL, PRESTADOS AOS USUARIOS DO SUS</t>
+    <t>EMPENHO Nº 20070001 | Data: 20/07/2026 | Vl. Empenhado: R$ 39,00 | Vl. Liquidado: R$ 39,00 | Vl. Pago: R$ 39,00</t>
+  </si>
+  <si>
+    <t>TARIFA BANCÁRIA DE ENVIO TED</t>
+  </si>
+  <si>
+    <t>00.939.023/0001-66</t>
+  </si>
+  <si>
+    <t>Descrição:TARIFA BANCÁRIA DE ENVIO TED</t>
+  </si>
+  <si>
+    <t>06/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 39,00</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20070001 | Data: 20/07/2026 | Vl. Empenhado: R$ 219,00 | Vl. Liquidado: R$ 219,00 | Vl. Pago: R$ 219,00</t>
+  </si>
+  <si>
+    <t>TARIFA DA MANUTENÇÃO DA CONTA</t>
+  </si>
+  <si>
+    <t>Descrição:TARIFA MANUTENÇÃO DA CONTA</t>
+  </si>
+  <si>
+    <t>R$ 219,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -381,108 +423,117 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="13.5"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2c3e50"/>
         <bgColor rgb="FF2c3e50"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFf7f7f7"/>
         <bgColor rgb="FFf7f7f7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1a6b3a"/>
         <bgColor rgb="FF1a6b3a"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF154360"/>
+        <bgColor rgb="FF154360"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="9">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -748,54 +799,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H94"/>
+  <dimension ref="A1:H194"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A94" sqref="A94:H94"/>
+      <selection activeCell="D194" sqref="D194"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" t="s">
@@ -844,1287 +895,2233 @@
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" t="s">
         <v>23</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B11" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" t="s">
         <v>38</v>
       </c>
-      <c r="B15" t="s">
+      <c r="E15" t="s">
         <v>39</v>
       </c>
-      <c r="C15" t="s">
+      <c r="F15" t="s">
         <v>40</v>
       </c>
-      <c r="D15" t="s">
+      <c r="G15" t="s">
         <v>41</v>
       </c>
-      <c r="E15" t="s">
+      <c r="H15" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="B16" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C16" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D16">
         <v>1.6</v>
       </c>
       <c r="E16" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F16" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G16" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="H16" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="5" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="6"/>
       <c r="D17" s="6"/>
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="7" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C20" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>1189</v>
       </c>
       <c r="B21" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:8">
-      <c r="A23" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H23" s="3"/>
+      <c r="A23" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="8"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="B24" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="C24" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D24" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-        <v>45</v>
+        <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="B25" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="C25" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>1.6</v>
+        <v>43</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>54</v>
       </c>
       <c r="E25" t="s">
-        <v>59</v>
-[...12 lines deleted...]
-      <c r="A26" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="B26" s="6"/>
-[...5 lines deleted...]
-      <c r="H26" s="6"/>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="3"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="3"/>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="7" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="7"/>
+      <c r="A28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" t="s">
+        <v>36</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28" t="s">
+        <v>38</v>
+      </c>
+      <c r="E28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F28" t="s">
+        <v>40</v>
+      </c>
+      <c r="G28" t="s">
+        <v>41</v>
+      </c>
+      <c r="H28" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B29" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="C29" t="s">
-        <v>24</v>
+        <v>45</v>
+      </c>
+      <c r="D29">
+        <v>1.6</v>
+      </c>
+      <c r="E29" t="s">
+        <v>63</v>
+      </c>
+      <c r="F29" t="s">
+        <v>47</v>
+      </c>
+      <c r="G29" t="s">
+        <v>47</v>
+      </c>
+      <c r="H29" t="s">
+        <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:8">
-      <c r="A30" t="s">
-[...2 lines deleted...]
-      <c r="B30" t="s">
+      <c r="A30" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="C30" s="4" t="s">
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="7" t="s">
         <v>65</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="H32" s="3"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="B33" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="C33" t="s">
-        <v>40</v>
-[...14 lines deleted...]
-        <v>45</v>
+        <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B34" t="s">
         <v>67</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="C34" t="s">
-[...14 lines deleted...]
-      <c r="H34" t="s">
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="8" t="s">
         <v>69</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="H35" s="6"/>
+      <c r="B36" s="8"/>
+      <c r="C36" s="8"/>
+      <c r="D36" s="8"/>
+      <c r="E36" s="8"/>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H37" s="3"/>
+      <c r="A37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B37" t="s">
+        <v>57</v>
+      </c>
+      <c r="C37" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37" t="s">
+        <v>24</v>
+      </c>
+      <c r="E37" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>59</v>
+      </c>
+      <c r="B38" t="s">
+        <v>60</v>
+      </c>
+      <c r="C38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E38" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>35</v>
+      </c>
+      <c r="B41" t="s">
+        <v>36</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41" t="s">
         <v>38</v>
       </c>
-      <c r="B38" t="s">
+      <c r="E41" t="s">
         <v>39</v>
       </c>
-      <c r="C38" t="s">
+      <c r="F41" t="s">
         <v>40</v>
       </c>
-      <c r="D38" t="s">
+      <c r="G41" t="s">
         <v>41</v>
       </c>
-      <c r="E38" t="s">
+      <c r="H41" t="s">
         <v>42</v>
       </c>
-      <c r="F38" t="s">
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
         <v>43</v>
       </c>
-      <c r="G38" t="s">
+      <c r="B42" t="s">
         <v>44</v>
       </c>
-      <c r="H38" t="s">
+      <c r="C42" t="s">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" t="s">
+      <c r="D42">
+        <v>1.6</v>
+      </c>
+      <c r="E42" t="s">
+        <v>71</v>
+      </c>
+      <c r="F42" t="s">
+        <v>47</v>
+      </c>
+      <c r="G42" t="s">
+        <v>47</v>
+      </c>
+      <c r="H42" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B43" s="6"/>
+      <c r="C43" s="6"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="6"/>
+      <c r="G43" s="6"/>
+      <c r="H43" s="6"/>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>51</v>
+      </c>
+      <c r="B46" t="s">
+        <v>52</v>
+      </c>
+      <c r="C46" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47">
+        <v>856</v>
+      </c>
+      <c r="B47" t="s">
+        <v>73</v>
+      </c>
+      <c r="C47" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="C39" t="s">
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49" s="8"/>
+      <c r="C49" s="8"/>
+      <c r="D49" s="8"/>
+      <c r="E49" s="8"/>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>56</v>
+      </c>
+      <c r="B50" t="s">
+        <v>57</v>
+      </c>
+      <c r="C50" t="s">
+        <v>35</v>
+      </c>
+      <c r="D50" t="s">
+        <v>24</v>
+      </c>
+      <c r="E50" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>59</v>
+      </c>
+      <c r="B51" t="s">
+        <v>60</v>
+      </c>
+      <c r="C51" t="s">
+        <v>43</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E51" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B53" s="3"/>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3"/>
+      <c r="E53" s="3"/>
+      <c r="F53" s="3"/>
+      <c r="G53" s="3"/>
+      <c r="H53" s="3"/>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>35</v>
+      </c>
+      <c r="B54" t="s">
+        <v>36</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54" t="s">
+        <v>38</v>
+      </c>
+      <c r="E54" t="s">
+        <v>39</v>
+      </c>
+      <c r="F54" t="s">
+        <v>40</v>
+      </c>
+      <c r="G54" t="s">
+        <v>41</v>
+      </c>
+      <c r="H54" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>76</v>
+      </c>
+      <c r="B55" t="s">
+        <v>77</v>
+      </c>
+      <c r="C55" t="s">
+        <v>45</v>
+      </c>
+      <c r="D55">
+        <v>1.6</v>
+      </c>
+      <c r="E55" t="s">
+        <v>71</v>
+      </c>
+      <c r="F55" t="s">
+        <v>47</v>
+      </c>
+      <c r="G55" t="s">
+        <v>47</v>
+      </c>
+      <c r="H55" t="s">
         <v>48</v>
       </c>
-      <c r="D39">
-[...192 lines deleted...]
-      <c r="H53" t="s">
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B56" s="6"/>
+      <c r="C56" s="6"/>
+      <c r="D56" s="6"/>
+      <c r="E56" s="6"/>
+      <c r="F56" s="6"/>
+      <c r="G56" s="6"/>
+      <c r="H56" s="6"/>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" s="7" t="s">
         <v>78</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="A56" s="3" t="s">
+      <c r="B58" s="7"/>
+      <c r="C58" s="7"/>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>51</v>
+      </c>
+      <c r="B59" t="s">
+        <v>52</v>
+      </c>
+      <c r="C59" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60">
+        <v>149</v>
+      </c>
+      <c r="B60" t="s">
         <v>79</v>
       </c>
-      <c r="B56" s="3"/>
-[...55 lines deleted...]
-      <c r="H58" t="s">
+      <c r="C60" s="4" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
-      <c r="A59" s="5" t="s">
+    <row r="62" spans="1:8">
+      <c r="A62" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="B59" s="6"/>
-[...43 lines deleted...]
-      </c>
+      <c r="B62" s="8"/>
+      <c r="C62" s="8"/>
+      <c r="D62" s="8"/>
+      <c r="E62" s="8"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="B63" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="C63" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>1.6</v>
+        <v>35</v>
+      </c>
+      <c r="D63" t="s">
+        <v>24</v>
       </c>
       <c r="E63" t="s">
-        <v>73</v>
-[...8 lines deleted...]
-        <v>69</v>
+        <v>58</v>
       </c>
     </row>
     <row r="64" spans="1:8">
-      <c r="A64" s="5" t="s">
-[...8 lines deleted...]
-      <c r="H64" s="6"/>
+      <c r="A64" t="s">
+        <v>59</v>
+      </c>
+      <c r="B64" t="s">
+        <v>82</v>
+      </c>
+      <c r="C64" t="s">
+        <v>76</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="E64" t="s">
+        <v>61</v>
+      </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="3" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B66" s="3"/>
       <c r="C66" s="3"/>
       <c r="D66" s="3"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="3"/>
       <c r="H66" s="3"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>35</v>
+      </c>
+      <c r="B67" t="s">
+        <v>36</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67" t="s">
         <v>38</v>
       </c>
-      <c r="B67" t="s">
+      <c r="E67" t="s">
         <v>39</v>
       </c>
-      <c r="C67" t="s">
+      <c r="F67" t="s">
         <v>40</v>
       </c>
-      <c r="D67" t="s">
+      <c r="G67" t="s">
         <v>41</v>
       </c>
-      <c r="E67" t="s">
+      <c r="H67" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="B68" t="s">
-        <v>68</v>
+        <v>85</v>
       </c>
       <c r="C68" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D68">
         <v>1.6</v>
       </c>
       <c r="E68" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F68" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G68" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="H68" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B69" s="6"/>
       <c r="C69" s="6"/>
       <c r="D69" s="6"/>
       <c r="E69" s="6"/>
       <c r="F69" s="6"/>
       <c r="G69" s="6"/>
       <c r="H69" s="6"/>
     </row>
     <row r="71" spans="1:8">
-      <c r="A71" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H71" s="3"/>
+      <c r="A71" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B71" s="7"/>
+      <c r="C71" s="7"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="B72" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="C72" t="s">
-        <v>40</v>
-[...14 lines deleted...]
-        <v>45</v>
+        <v>23</v>
       </c>
     </row>
     <row r="73" spans="1:8">
-      <c r="A73" t="s">
-        <v>87</v>
+      <c r="A73">
+        <v>371</v>
       </c>
       <c r="B73" t="s">
         <v>88</v>
       </c>
-      <c r="C73" t="s">
-[...14 lines deleted...]
-      <c r="H73" t="s">
+      <c r="C73" s="4" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="74" spans="1:8">
-      <c r="A74" s="5" t="s">
+    <row r="75" spans="1:8">
+      <c r="A75" s="8" t="s">
         <v>90</v>
       </c>
-      <c r="B74" s="6"/>
-[...5 lines deleted...]
-      <c r="H74" s="6"/>
+      <c r="B75" s="8"/>
+      <c r="C75" s="8"/>
+      <c r="D75" s="8"/>
+      <c r="E75" s="8"/>
     </row>
     <row r="76" spans="1:8">
-      <c r="A76" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H76" s="3"/>
+      <c r="A76" t="s">
+        <v>56</v>
+      </c>
+      <c r="B76" t="s">
+        <v>57</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76" t="s">
+        <v>24</v>
+      </c>
+      <c r="E76" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>59</v>
+      </c>
+      <c r="B77" t="s">
+        <v>88</v>
+      </c>
+      <c r="C77" t="s">
+        <v>84</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="E77" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B79" s="3"/>
+      <c r="C79" s="3"/>
+      <c r="D79" s="3"/>
+      <c r="E79" s="3"/>
+      <c r="F79" s="3"/>
+      <c r="G79" s="3"/>
+      <c r="H79" s="3"/>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>35</v>
+      </c>
+      <c r="B80" t="s">
+        <v>36</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80" t="s">
         <v>38</v>
       </c>
-      <c r="B77" t="s">
+      <c r="E80" t="s">
         <v>39</v>
       </c>
-      <c r="C77" t="s">
+      <c r="F80" t="s">
         <v>40</v>
       </c>
-      <c r="D77" t="s">
+      <c r="G80" t="s">
         <v>41</v>
       </c>
-      <c r="E77" t="s">
+      <c r="H80" t="s">
         <v>42</v>
       </c>
-      <c r="F77" t="s">
-[...5 lines deleted...]
-      <c r="H77" t="s">
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>92</v>
+      </c>
+      <c r="B81" t="s">
+        <v>93</v>
+      </c>
+      <c r="C81" t="s">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" t="s">
+      <c r="D81">
+        <v>1.6</v>
+      </c>
+      <c r="E81" t="s">
+        <v>94</v>
+      </c>
+      <c r="F81" t="s">
+        <v>47</v>
+      </c>
+      <c r="G81" t="s">
+        <v>47</v>
+      </c>
+      <c r="H81" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B82" s="6"/>
+      <c r="C82" s="6"/>
+      <c r="D82" s="6"/>
+      <c r="E82" s="6"/>
+      <c r="F82" s="6"/>
+      <c r="G82" s="6"/>
+      <c r="H82" s="6"/>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="B78" t="s">
-[...8 lines deleted...]
-      <c r="E78" t="s">
+      <c r="B84" s="7"/>
+      <c r="C84" s="7"/>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>51</v>
+      </c>
+      <c r="B85" t="s">
+        <v>52</v>
+      </c>
+      <c r="C85" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86">
+        <v>856</v>
+      </c>
+      <c r="B86" t="s">
         <v>73</v>
       </c>
-      <c r="F78" t="s">
-[...5 lines deleted...]
-      <c r="H78" t="s">
+      <c r="C86" s="4" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="B88" s="8"/>
+      <c r="C88" s="8"/>
+      <c r="D88" s="8"/>
+      <c r="E88" s="8"/>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>56</v>
+      </c>
+      <c r="B89" t="s">
+        <v>57</v>
+      </c>
+      <c r="C89" t="s">
+        <v>35</v>
+      </c>
+      <c r="D89" t="s">
+        <v>24</v>
+      </c>
+      <c r="E89" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>59</v>
+      </c>
+      <c r="B90" t="s">
+        <v>60</v>
+      </c>
+      <c r="C90" t="s">
         <v>92</v>
       </c>
-    </row>
-[...51 lines deleted...]
-      <c r="A83" t="s">
+      <c r="D90" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="B83" t="s">
+      <c r="E90" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="C83" t="s">
-[...142 lines deleted...]
-      </c>
+      <c r="B92" s="3"/>
+      <c r="C92" s="3"/>
+      <c r="D92" s="3"/>
+      <c r="E92" s="3"/>
+      <c r="F92" s="3"/>
+      <c r="G92" s="3"/>
+      <c r="H92" s="3"/>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>35</v>
+      </c>
+      <c r="B93" t="s">
+        <v>36</v>
+      </c>
+      <c r="C93" t="s">
+        <v>37</v>
+      </c>
+      <c r="D93" t="s">
+        <v>38</v>
+      </c>
+      <c r="E93" t="s">
+        <v>39</v>
+      </c>
+      <c r="F93" t="s">
+        <v>40</v>
+      </c>
+      <c r="G93" t="s">
+        <v>41</v>
+      </c>
+      <c r="H93" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>97</v>
+      </c>
+      <c r="B94" t="s">
+        <v>93</v>
+      </c>
+      <c r="C94" t="s">
+        <v>45</v>
+      </c>
+      <c r="D94">
+        <v>1.6</v>
+      </c>
+      <c r="E94" t="s">
+        <v>94</v>
+      </c>
+      <c r="F94" t="s">
+        <v>47</v>
+      </c>
+      <c r="G94" t="s">
+        <v>47</v>
+      </c>
+      <c r="H94" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B95" s="6"/>
+      <c r="C95" s="6"/>
+      <c r="D95" s="6"/>
+      <c r="E95" s="6"/>
+      <c r="F95" s="6"/>
+      <c r="G95" s="6"/>
+      <c r="H95" s="6"/>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="B93" t="s">
-[...2 lines deleted...]
-      <c r="C93" t="s">
+      <c r="B97" s="7"/>
+      <c r="C97" s="7"/>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>51</v>
+      </c>
+      <c r="B98" t="s">
+        <v>52</v>
+      </c>
+      <c r="C98" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99">
+        <v>856</v>
+      </c>
+      <c r="B99" t="s">
+        <v>73</v>
+      </c>
+      <c r="C99" s="4" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="B101" s="8"/>
+      <c r="C101" s="8"/>
+      <c r="D101" s="8"/>
+      <c r="E101" s="8"/>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>56</v>
+      </c>
+      <c r="B102" t="s">
+        <v>57</v>
+      </c>
+      <c r="C102" t="s">
+        <v>35</v>
+      </c>
+      <c r="D102" t="s">
+        <v>24</v>
+      </c>
+      <c r="E102" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>59</v>
+      </c>
+      <c r="B103" t="s">
+        <v>60</v>
+      </c>
+      <c r="C103" t="s">
+        <v>97</v>
+      </c>
+      <c r="D103" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="E103" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B105" s="3"/>
+      <c r="C105" s="3"/>
+      <c r="D105" s="3"/>
+      <c r="E105" s="3"/>
+      <c r="F105" s="3"/>
+      <c r="G105" s="3"/>
+      <c r="H105" s="3"/>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>35</v>
+      </c>
+      <c r="B106" t="s">
+        <v>36</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106" t="s">
+        <v>38</v>
+      </c>
+      <c r="E106" t="s">
+        <v>39</v>
+      </c>
+      <c r="F106" t="s">
+        <v>40</v>
+      </c>
+      <c r="G106" t="s">
+        <v>41</v>
+      </c>
+      <c r="H106" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>92</v>
+      </c>
+      <c r="B107" t="s">
+        <v>93</v>
+      </c>
+      <c r="C107" t="s">
+        <v>45</v>
+      </c>
+      <c r="D107">
+        <v>1.6</v>
+      </c>
+      <c r="E107" t="s">
+        <v>46</v>
+      </c>
+      <c r="F107" t="s">
+        <v>47</v>
+      </c>
+      <c r="G107" t="s">
+        <v>47</v>
+      </c>
+      <c r="H107" t="s">
         <v>48</v>
       </c>
-      <c r="D93">
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B108" s="6"/>
+      <c r="C108" s="6"/>
+      <c r="D108" s="6"/>
+      <c r="E108" s="6"/>
+      <c r="F108" s="6"/>
+      <c r="G108" s="6"/>
+      <c r="H108" s="6"/>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B110" s="7"/>
+      <c r="C110" s="7"/>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>51</v>
+      </c>
+      <c r="B111" t="s">
+        <v>52</v>
+      </c>
+      <c r="C111" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>66</v>
+      </c>
+      <c r="B112" t="s">
+        <v>67</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B114" s="8"/>
+      <c r="C114" s="8"/>
+      <c r="D114" s="8"/>
+      <c r="E114" s="8"/>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>56</v>
+      </c>
+      <c r="B115" t="s">
+        <v>57</v>
+      </c>
+      <c r="C115" t="s">
+        <v>35</v>
+      </c>
+      <c r="D115" t="s">
+        <v>24</v>
+      </c>
+      <c r="E115" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>59</v>
+      </c>
+      <c r="B116" t="s">
+        <v>60</v>
+      </c>
+      <c r="C116" t="s">
+        <v>92</v>
+      </c>
+      <c r="D116" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="E116" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B118" s="3"/>
+      <c r="C118" s="3"/>
+      <c r="D118" s="3"/>
+      <c r="E118" s="3"/>
+      <c r="F118" s="3"/>
+      <c r="G118" s="3"/>
+      <c r="H118" s="3"/>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>35</v>
+      </c>
+      <c r="B119" t="s">
+        <v>36</v>
+      </c>
+      <c r="C119" t="s">
+        <v>37</v>
+      </c>
+      <c r="D119" t="s">
+        <v>38</v>
+      </c>
+      <c r="E119" t="s">
+        <v>39</v>
+      </c>
+      <c r="F119" t="s">
+        <v>40</v>
+      </c>
+      <c r="G119" t="s">
+        <v>41</v>
+      </c>
+      <c r="H119" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>97</v>
+      </c>
+      <c r="B120" t="s">
+        <v>93</v>
+      </c>
+      <c r="C120" t="s">
+        <v>45</v>
+      </c>
+      <c r="D120">
         <v>1.6</v>
       </c>
-      <c r="E93" t="s">
-[...2 lines deleted...]
-      <c r="F93" t="s">
+      <c r="E120" t="s">
+        <v>46</v>
+      </c>
+      <c r="F120" t="s">
+        <v>47</v>
+      </c>
+      <c r="G120" t="s">
+        <v>47</v>
+      </c>
+      <c r="H120" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B121" s="6"/>
+      <c r="C121" s="6"/>
+      <c r="D121" s="6"/>
+      <c r="E121" s="6"/>
+      <c r="F121" s="6"/>
+      <c r="G121" s="6"/>
+      <c r="H121" s="6"/>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B123" s="7"/>
+      <c r="C123" s="7"/>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>51</v>
+      </c>
+      <c r="B124" t="s">
+        <v>52</v>
+      </c>
+      <c r="C124" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>66</v>
+      </c>
+      <c r="B125" t="s">
+        <v>67</v>
+      </c>
+      <c r="C125" s="4" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B127" s="8"/>
+      <c r="C127" s="8"/>
+      <c r="D127" s="8"/>
+      <c r="E127" s="8"/>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>56</v>
+      </c>
+      <c r="B128" t="s">
+        <v>57</v>
+      </c>
+      <c r="C128" t="s">
+        <v>35</v>
+      </c>
+      <c r="D128" t="s">
+        <v>24</v>
+      </c>
+      <c r="E128" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>59</v>
+      </c>
+      <c r="B129" t="s">
+        <v>60</v>
+      </c>
+      <c r="C129" t="s">
+        <v>97</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="E129" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="B131" s="3"/>
+      <c r="C131" s="3"/>
+      <c r="D131" s="3"/>
+      <c r="E131" s="3"/>
+      <c r="F131" s="3"/>
+      <c r="G131" s="3"/>
+      <c r="H131" s="3"/>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>35</v>
+      </c>
+      <c r="B132" t="s">
+        <v>36</v>
+      </c>
+      <c r="C132" t="s">
+        <v>37</v>
+      </c>
+      <c r="D132" t="s">
+        <v>38</v>
+      </c>
+      <c r="E132" t="s">
+        <v>39</v>
+      </c>
+      <c r="F132" t="s">
+        <v>40</v>
+      </c>
+      <c r="G132" t="s">
+        <v>41</v>
+      </c>
+      <c r="H132" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>92</v>
+      </c>
+      <c r="B133" t="s">
+        <v>93</v>
+      </c>
+      <c r="C133" t="s">
+        <v>45</v>
+      </c>
+      <c r="D133">
+        <v>1.6</v>
+      </c>
+      <c r="E133" t="s">
+        <v>46</v>
+      </c>
+      <c r="F133" t="s">
+        <v>47</v>
+      </c>
+      <c r="G133" t="s">
+        <v>47</v>
+      </c>
+      <c r="H133" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B134" s="6"/>
+      <c r="C134" s="6"/>
+      <c r="D134" s="6"/>
+      <c r="E134" s="6"/>
+      <c r="F134" s="6"/>
+      <c r="G134" s="6"/>
+      <c r="H134" s="6"/>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="G93" t="s">
+      <c r="B136" s="7"/>
+      <c r="C136" s="7"/>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>51</v>
+      </c>
+      <c r="B137" t="s">
+        <v>52</v>
+      </c>
+      <c r="C137" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>1189</v>
+      </c>
+      <c r="B138" t="s">
+        <v>53</v>
+      </c>
+      <c r="C138" s="4" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B140" s="8"/>
+      <c r="C140" s="8"/>
+      <c r="D140" s="8"/>
+      <c r="E140" s="8"/>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>56</v>
+      </c>
+      <c r="B141" t="s">
+        <v>57</v>
+      </c>
+      <c r="C141" t="s">
+        <v>35</v>
+      </c>
+      <c r="D141" t="s">
+        <v>24</v>
+      </c>
+      <c r="E141" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>59</v>
+      </c>
+      <c r="B142" t="s">
+        <v>60</v>
+      </c>
+      <c r="C142" t="s">
+        <v>92</v>
+      </c>
+      <c r="D142" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="E142" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B144" s="3"/>
+      <c r="C144" s="3"/>
+      <c r="D144" s="3"/>
+      <c r="E144" s="3"/>
+      <c r="F144" s="3"/>
+      <c r="G144" s="3"/>
+      <c r="H144" s="3"/>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>35</v>
+      </c>
+      <c r="B145" t="s">
+        <v>36</v>
+      </c>
+      <c r="C145" t="s">
+        <v>37</v>
+      </c>
+      <c r="D145" t="s">
+        <v>38</v>
+      </c>
+      <c r="E145" t="s">
+        <v>39</v>
+      </c>
+      <c r="F145" t="s">
+        <v>40</v>
+      </c>
+      <c r="G145" t="s">
+        <v>41</v>
+      </c>
+      <c r="H145" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>97</v>
+      </c>
+      <c r="B146" t="s">
+        <v>93</v>
+      </c>
+      <c r="C146" t="s">
+        <v>45</v>
+      </c>
+      <c r="D146">
+        <v>1.6</v>
+      </c>
+      <c r="E146" t="s">
+        <v>46</v>
+      </c>
+      <c r="F146" t="s">
+        <v>47</v>
+      </c>
+      <c r="G146" t="s">
+        <v>47</v>
+      </c>
+      <c r="H146" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B147" s="6"/>
+      <c r="C147" s="6"/>
+      <c r="D147" s="6"/>
+      <c r="E147" s="6"/>
+      <c r="F147" s="6"/>
+      <c r="G147" s="6"/>
+      <c r="H147" s="6"/>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="H93" t="s">
-[...13 lines deleted...]
-      <c r="H94" s="6"/>
+      <c r="B149" s="7"/>
+      <c r="C149" s="7"/>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>51</v>
+      </c>
+      <c r="B150" t="s">
+        <v>52</v>
+      </c>
+      <c r="C150" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>1189</v>
+      </c>
+      <c r="B151" t="s">
+        <v>53</v>
+      </c>
+      <c r="C151" s="4" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B153" s="8"/>
+      <c r="C153" s="8"/>
+      <c r="D153" s="8"/>
+      <c r="E153" s="8"/>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>56</v>
+      </c>
+      <c r="B154" t="s">
+        <v>57</v>
+      </c>
+      <c r="C154" t="s">
+        <v>35</v>
+      </c>
+      <c r="D154" t="s">
+        <v>24</v>
+      </c>
+      <c r="E154" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>59</v>
+      </c>
+      <c r="B155" t="s">
+        <v>60</v>
+      </c>
+      <c r="C155" t="s">
+        <v>97</v>
+      </c>
+      <c r="D155" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="E155" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B157" s="3"/>
+      <c r="C157" s="3"/>
+      <c r="D157" s="3"/>
+      <c r="E157" s="3"/>
+      <c r="F157" s="3"/>
+      <c r="G157" s="3"/>
+      <c r="H157" s="3"/>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>35</v>
+      </c>
+      <c r="B158" t="s">
+        <v>36</v>
+      </c>
+      <c r="C158" t="s">
+        <v>37</v>
+      </c>
+      <c r="D158" t="s">
+        <v>38</v>
+      </c>
+      <c r="E158" t="s">
+        <v>39</v>
+      </c>
+      <c r="F158" t="s">
+        <v>40</v>
+      </c>
+      <c r="G158" t="s">
+        <v>41</v>
+      </c>
+      <c r="H158" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>97</v>
+      </c>
+      <c r="B159" t="s">
+        <v>93</v>
+      </c>
+      <c r="C159" t="s">
+        <v>45</v>
+      </c>
+      <c r="D159">
+        <v>1.6</v>
+      </c>
+      <c r="E159" t="s">
+        <v>94</v>
+      </c>
+      <c r="F159" t="s">
+        <v>47</v>
+      </c>
+      <c r="G159" t="s">
+        <v>47</v>
+      </c>
+      <c r="H159" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B160" s="6"/>
+      <c r="C160" s="6"/>
+      <c r="D160" s="6"/>
+      <c r="E160" s="6"/>
+      <c r="F160" s="6"/>
+      <c r="G160" s="6"/>
+      <c r="H160" s="6"/>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B162" s="7"/>
+      <c r="C162" s="7"/>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>51</v>
+      </c>
+      <c r="B163" t="s">
+        <v>52</v>
+      </c>
+      <c r="C163" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
+        <v>149</v>
+      </c>
+      <c r="B164" t="s">
+        <v>79</v>
+      </c>
+      <c r="C164" s="4" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="B166" s="8"/>
+      <c r="C166" s="8"/>
+      <c r="D166" s="8"/>
+      <c r="E166" s="8"/>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>56</v>
+      </c>
+      <c r="B167" t="s">
+        <v>57</v>
+      </c>
+      <c r="C167" t="s">
+        <v>35</v>
+      </c>
+      <c r="D167" t="s">
+        <v>24</v>
+      </c>
+      <c r="E167" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>59</v>
+      </c>
+      <c r="B168" t="s">
+        <v>60</v>
+      </c>
+      <c r="C168" t="s">
+        <v>97</v>
+      </c>
+      <c r="D168" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="E168" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B170" s="3"/>
+      <c r="C170" s="3"/>
+      <c r="D170" s="3"/>
+      <c r="E170" s="3"/>
+      <c r="F170" s="3"/>
+      <c r="G170" s="3"/>
+      <c r="H170" s="3"/>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>35</v>
+      </c>
+      <c r="B171" t="s">
+        <v>36</v>
+      </c>
+      <c r="C171" t="s">
+        <v>37</v>
+      </c>
+      <c r="D171" t="s">
+        <v>38</v>
+      </c>
+      <c r="E171" t="s">
+        <v>39</v>
+      </c>
+      <c r="F171" t="s">
+        <v>40</v>
+      </c>
+      <c r="G171" t="s">
+        <v>41</v>
+      </c>
+      <c r="H171" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>110</v>
+      </c>
+      <c r="B172" t="s">
+        <v>111</v>
+      </c>
+      <c r="C172" t="s">
+        <v>45</v>
+      </c>
+      <c r="D172">
+        <v>1.6</v>
+      </c>
+      <c r="E172" t="s">
+        <v>63</v>
+      </c>
+      <c r="F172" t="s">
+        <v>47</v>
+      </c>
+      <c r="G172" t="s">
+        <v>47</v>
+      </c>
+      <c r="H172" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B173" s="6"/>
+      <c r="C173" s="6"/>
+      <c r="D173" s="6"/>
+      <c r="E173" s="6"/>
+      <c r="F173" s="6"/>
+      <c r="G173" s="6"/>
+      <c r="H173" s="6"/>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B175" s="7"/>
+      <c r="C175" s="7"/>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>51</v>
+      </c>
+      <c r="B176" t="s">
+        <v>52</v>
+      </c>
+      <c r="C176" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>371</v>
+      </c>
+      <c r="B177" t="s">
+        <v>113</v>
+      </c>
+      <c r="C177" s="4" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B179" s="8"/>
+      <c r="C179" s="8"/>
+      <c r="D179" s="8"/>
+      <c r="E179" s="8"/>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>56</v>
+      </c>
+      <c r="B180" t="s">
+        <v>57</v>
+      </c>
+      <c r="C180" t="s">
+        <v>35</v>
+      </c>
+      <c r="D180" t="s">
+        <v>24</v>
+      </c>
+      <c r="E180" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>59</v>
+      </c>
+      <c r="B181" t="s">
+        <v>113</v>
+      </c>
+      <c r="C181" t="s">
+        <v>110</v>
+      </c>
+      <c r="D181" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="E181" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="B183" s="3"/>
+      <c r="C183" s="3"/>
+      <c r="D183" s="3"/>
+      <c r="E183" s="3"/>
+      <c r="F183" s="3"/>
+      <c r="G183" s="3"/>
+      <c r="H183" s="3"/>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>35</v>
+      </c>
+      <c r="B184" t="s">
+        <v>36</v>
+      </c>
+      <c r="C184" t="s">
+        <v>37</v>
+      </c>
+      <c r="D184" t="s">
+        <v>38</v>
+      </c>
+      <c r="E184" t="s">
+        <v>39</v>
+      </c>
+      <c r="F184" t="s">
+        <v>40</v>
+      </c>
+      <c r="G184" t="s">
+        <v>41</v>
+      </c>
+      <c r="H184" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>116</v>
+      </c>
+      <c r="B185" t="s">
+        <v>111</v>
+      </c>
+      <c r="C185" t="s">
+        <v>45</v>
+      </c>
+      <c r="D185">
+        <v>1.6</v>
+      </c>
+      <c r="E185" t="s">
+        <v>46</v>
+      </c>
+      <c r="F185" t="s">
+        <v>47</v>
+      </c>
+      <c r="G185" t="s">
+        <v>47</v>
+      </c>
+      <c r="H185" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="B186" s="6"/>
+      <c r="C186" s="6"/>
+      <c r="D186" s="6"/>
+      <c r="E186" s="6"/>
+      <c r="F186" s="6"/>
+      <c r="G186" s="6"/>
+      <c r="H186" s="6"/>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B188" s="7"/>
+      <c r="C188" s="7"/>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>51</v>
+      </c>
+      <c r="B189" t="s">
+        <v>52</v>
+      </c>
+      <c r="C189" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>371</v>
+      </c>
+      <c r="B190" t="s">
+        <v>113</v>
+      </c>
+      <c r="C190" s="4" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B192" s="8"/>
+      <c r="C192" s="8"/>
+      <c r="D192" s="8"/>
+      <c r="E192" s="8"/>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>56</v>
+      </c>
+      <c r="B193" t="s">
+        <v>57</v>
+      </c>
+      <c r="C193" t="s">
+        <v>35</v>
+      </c>
+      <c r="D193" t="s">
+        <v>24</v>
+      </c>
+      <c r="E193" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>59</v>
+      </c>
+      <c r="B194" t="s">
+        <v>113</v>
+      </c>
+      <c r="C194" t="s">
+        <v>116</v>
+      </c>
+      <c r="D194" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="E194" t="s">
+        <v>61</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A14:H14"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A19:C19"/>
-    <mergeCell ref="A23:H23"/>
-[...4 lines deleted...]
-    <mergeCell ref="A37:H37"/>
+    <mergeCell ref="A23:E23"/>
+    <mergeCell ref="A27:H27"/>
+    <mergeCell ref="A30:H30"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="A36:E36"/>
     <mergeCell ref="A40:H40"/>
-    <mergeCell ref="A42:H42"/>
-[...3 lines deleted...]
-    <mergeCell ref="A54:H54"/>
+    <mergeCell ref="A43:H43"/>
+    <mergeCell ref="A45:C45"/>
+    <mergeCell ref="A49:E49"/>
+    <mergeCell ref="A53:H53"/>
     <mergeCell ref="A56:H56"/>
-    <mergeCell ref="A59:H59"/>
-[...1 lines deleted...]
-    <mergeCell ref="A64:H64"/>
+    <mergeCell ref="A58:C58"/>
+    <mergeCell ref="A62:E62"/>
     <mergeCell ref="A66:H66"/>
     <mergeCell ref="A69:H69"/>
-    <mergeCell ref="A71:H71"/>
-[...1 lines deleted...]
-    <mergeCell ref="A76:H76"/>
+    <mergeCell ref="A71:C71"/>
+    <mergeCell ref="A75:E75"/>
     <mergeCell ref="A79:H79"/>
-    <mergeCell ref="A81:H81"/>
-[...4 lines deleted...]
-    <mergeCell ref="A94:H94"/>
+    <mergeCell ref="A82:H82"/>
+    <mergeCell ref="A84:C84"/>
+    <mergeCell ref="A88:E88"/>
+    <mergeCell ref="A92:H92"/>
+    <mergeCell ref="A95:H95"/>
+    <mergeCell ref="A97:C97"/>
+    <mergeCell ref="A101:E101"/>
+    <mergeCell ref="A105:H105"/>
+    <mergeCell ref="A108:H108"/>
+    <mergeCell ref="A110:C110"/>
+    <mergeCell ref="A114:E114"/>
+    <mergeCell ref="A118:H118"/>
+    <mergeCell ref="A121:H121"/>
+    <mergeCell ref="A123:C123"/>
+    <mergeCell ref="A127:E127"/>
+    <mergeCell ref="A131:H131"/>
+    <mergeCell ref="A134:H134"/>
+    <mergeCell ref="A136:C136"/>
+    <mergeCell ref="A140:E140"/>
+    <mergeCell ref="A144:H144"/>
+    <mergeCell ref="A147:H147"/>
+    <mergeCell ref="A149:C149"/>
+    <mergeCell ref="A153:E153"/>
+    <mergeCell ref="A157:H157"/>
+    <mergeCell ref="A160:H160"/>
+    <mergeCell ref="A162:C162"/>
+    <mergeCell ref="A166:E166"/>
+    <mergeCell ref="A170:H170"/>
+    <mergeCell ref="A173:H173"/>
+    <mergeCell ref="A175:C175"/>
+    <mergeCell ref="A179:E179"/>
+    <mergeCell ref="A183:H183"/>
+    <mergeCell ref="A186:H186"/>
+    <mergeCell ref="A188:C188"/>
+    <mergeCell ref="A192:E192"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>