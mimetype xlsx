--- v0 (2026-08-10)
+++ v1 (2026-09-24)
@@ -12,223 +12,802 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="755">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="928">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
+    <t>► ADEMHAR ALVES DE FREITAS JUNIOR — Nº EMD-005-LOA2115-2026-122-000/2026</t>
+  </si>
+  <si>
+    <t>Parlamentar</t>
+  </si>
+  <si>
+    <t>Número/Ano</t>
+  </si>
+  <si>
+    <t>Convênio</t>
+  </si>
+  <si>
+    <t>Tipo</t>
+  </si>
+  <si>
+    <t>Objeto</t>
+  </si>
+  <si>
+    <t>Origem</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>Forma de Repasse</t>
+  </si>
+  <si>
+    <t>Vl. Previsto</t>
+  </si>
+  <si>
+    <t>Vl. Repassado</t>
+  </si>
+  <si>
+    <t>Ademhar Alves de Freitas Junior</t>
+  </si>
+  <si>
+    <t>EMD-005-LOA2115-2026-122-000/2026</t>
+  </si>
+  <si>
+    <t>Individual</t>
+  </si>
+  <si>
+    <t>Apoio à promoção cultural desenvolvida pela Academia Imperatrizense de Letras por meio por meio da Fundação Cultural de...</t>
+  </si>
+  <si>
+    <t>Municipal</t>
+  </si>
+  <si>
+    <t>Aguardando Repasse</t>
+  </si>
+  <si>
+    <t>R$ 30.000,00</t>
+  </si>
+  <si>
+    <t>Nº/Ano</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
+    <t>Função de Governo</t>
+  </si>
+  <si>
+    <t>Localidade</t>
+  </si>
+  <si>
+    <t>Imperatriz</t>
+  </si>
+  <si>
+    <t>Valor Previsto</t>
+  </si>
+  <si>
+    <t>Valor Repassado</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Exec. Financeira</t>
+  </si>
+  <si>
+    <t>0,0%</t>
+  </si>
+  <si>
+    <t>Apoio à promoção cultural desenvolvida pela Academia Imperatrizense de Letras por meio por meio da Fundação Cultural de Imperatriz</t>
+  </si>
+  <si>
+    <t>► ADHEMAR ALVES DE FREITAS JUNIOR — Nº EMD-005-LOA2115-2026-122-000/2026</t>
+  </si>
+  <si>
+    <t>Adhemar Alves de Freitas Junior</t>
+  </si>
+  <si>
+    <t>► RUBEM LOPES LIMA — Nº EMD-126-LOA2115-2026-122-000/2026</t>
+  </si>
+  <si>
+    <t>Rubem Lopes Lima</t>
+  </si>
+  <si>
+    <t>EMD-126-LOA2115-2026-122-000/2026</t>
+  </si>
+  <si>
+    <t>R$ 23.037,50</t>
+  </si>
+  <si>
+    <t>► ANTONIO PEREIRA — Nº EPI.2026.04964/2026</t>
+  </si>
+  <si>
+    <t>ANTONIO PEREIRA</t>
+  </si>
+  <si>
+    <t>EPI.2026.04964/2026</t>
+  </si>
+  <si>
+    <t>INDIVIDUAL</t>
+  </si>
+  <si>
+    <t>Ampliar a oferta de Serviç</t>
+  </si>
+  <si>
+    <t>Estadual</t>
+  </si>
+  <si>
+    <t>Concluída</t>
+  </si>
+  <si>
+    <t>Fundo a Fundo</t>
+  </si>
+  <si>
+    <t>R$ 850.000,00</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t>SAUDE</t>
+  </si>
+  <si>
+    <t>R$ 719.162,59</t>
+  </si>
+  <si>
+    <t>R$ 711.603,79</t>
+  </si>
+  <si>
+    <t>83,7%</t>
+  </si>
+  <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 22070002 | Data: 22/07/2026 | Vl. Empenhado: R$ 122.376,00 | Vl. Liquidado: R$ 122.376,00 | Vl. Pago: R$ 122.376,00</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>CEPEL CENTRO ESPECIALIZADO PEDIATRIC EIRELI-ME</t>
+  </si>
+  <si>
+    <t>20.684.051/0001-97</t>
+  </si>
+  <si>
+    <t>3.3.90.39.50 - SERV.MEDICO-HOSPITAL.,ODONTOL.E LABORATORIAIS</t>
+  </si>
+  <si>
+    <t>0127 - ATENÇÃO ESPECIALIZADA / 2274 - MANUTENÇÃO DAS ATIVIDADES E PROJETOS DO HOSPITAL MUNICIPAL DE IMPERATRIZ E HOSPITAL INFANTIL DE IMPERATRIZ</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Descrição:REFERENTE SERVIÇOS MÉDICOS DE URGÊNCIA E EMERGÊNCIA NAS ÁREAS DE PEDIARTIA E UTI PEDIATRICA, CONFORME CONTRATO 078/2022, ADITIVO 04, PE. 12/2022, NF. 202600000000010, COMPETÊNCIA JUNHO/2026, PROCESSO 3043/2026.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 22070002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>23/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 122.376,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 22070002 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº OB</t>
+  </si>
+  <si>
+    <t>Data Pagamento</t>
+  </si>
+  <si>
+    <t>20/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 120.907,49</t>
+  </si>
+  <si>
+    <t>Pago</t>
+  </si>
+  <si>
+    <t>PREFEITURA MUNICIPAL DE IMPERATRIZ - ARRECADAÇÃO</t>
+  </si>
+  <si>
+    <t>R$ 1.468,51</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 9070035 | Data: 09/07/2026 | Vl. Empenhado: R$ 211.431,43 | Vl. Liquidado: R$ 211.431,43 | Vl. Pago: R$ 211.431,43</t>
+  </si>
+  <si>
+    <t>LIDER FARMA DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>0127 / 2274</t>
+  </si>
+  <si>
+    <t>Descrição:</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 9070035 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>000000001232</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 208.894,25</t>
+  </si>
+  <si>
+    <t>R$ 2.537,18</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 9070035 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>07999820</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 31070078 | Data: 07/08/2026 | Vl. Empenhado: R$ 114.452,00 | Vl. Liquidado: R$ 109.645,02 | Vl. Pago: R$ 109.645,02</t>
+  </si>
+  <si>
+    <t>OXIGENIÜM MEDICINA HIPERBARICA LTDA</t>
+  </si>
+  <si>
+    <t>25.383.395/0001-80</t>
+  </si>
+  <si>
+    <t>R$ 4.806,98</t>
+  </si>
+  <si>
+    <t>Descrição:Prestação serviços de oxigenoterapia&amp;nbsp; hiperbárica. para atender os pacientes do Hospital Municipal e CEMI - Centro de Especialidades Médicas.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 31070078 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000000000054</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 109.645,02</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 31070078 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 9070028 | Data: 14/08/2026 | Vl. Empenhado: R$ 229.318,00 | Vl. Liquidado: R$ 226.566,18 | Vl. Pago: R$ 226.566,18</t>
+  </si>
+  <si>
+    <t>AMAZONIA HOSPITALAR LTDA</t>
+  </si>
+  <si>
+    <t>01163981000150</t>
+  </si>
+  <si>
+    <t>R$ 2.751,82</t>
+  </si>
+  <si>
+    <t>Descrição:Aquisição de Medicamentos para atender as necessidades da SEMUS e suas coordenações, conforme contrato nº 099/2026.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 9070028 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000004223</t>
+  </si>
+  <si>
+    <t>14/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 226.566,18</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 9070028 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 9070028 | Data: 09/07/2026 | Vl. Empenhado: R$ 2.751,82 | Vl. Liquidado: R$ 2.751,82 | Vl. Pago: R$ 2.751,82</t>
+  </si>
+  <si>
+    <t>PREFEITURA MUNICIPAL DE IMPERATRIZ - IRRF</t>
+  </si>
+  <si>
+    <t>Descrição:PAGAMENTO IRRF&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 12060004 | Data: 12/06/2026 | Vl. Empenhado: R$ 19.416,67 | Vl. Liquidado: R$ 19.416,67 | Vl. Pago: R$ 19.416,67</t>
+  </si>
+  <si>
+    <t>MV ILUMINAÇOES E ESTRUTURAS LTDA</t>
+  </si>
+  <si>
+    <t>Descrição:REFERENTE A LOCAÇÃO DE 01 GRUPO GERADOR DE ENERGIA ELÉTRICA, DESTINADO A ATENDER AS NECESSIDADES DO HMI.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 12060004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>22/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 19.416,67</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 12060004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 12060005 | Data: 12/06/2026 | Vl. Empenhado: R$ 19.416,67 | Vl. Liquidado: R$ 19.416,67 | Vl. Pago: R$ 19.416,67</t>
+  </si>
+  <si>
+    <t>Descrição:LOCAÇÃO DE 01 GRUPO GERADOR DE ENERGIA ELÉTRICA, A ATENDER AS NECESSIDADES HMI CONFORME CONTRATO Nº 033/2026, PREGÃO 039/2025. DE 25/03 A 24/04/2026&amp;nbsp; PROC. 2406/2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 12060005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 12060005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► ANTONIO PEREIRA — Nº EPI.2026.04965/2026</t>
+  </si>
+  <si>
+    <t>EPI.2026.04965/2026</t>
+  </si>
+  <si>
+    <t>Ampliar a oferta de serviços</t>
+  </si>
+  <si>
+    <t>R$ 150.000,00</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>R$ 339.396,30</t>
+  </si>
+  <si>
+    <t>R$ 321.623,47</t>
+  </si>
+  <si>
+    <t>R$ 260.762,01</t>
+  </si>
+  <si>
+    <t>173,8%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 8060054 | Data: 10/07/2026 | Vl. Empenhado: R$ 1.142,40 | Vl. Liquidado: R$ 1.071,57 | Vl. Pago: R$ 1.071,57</t>
+  </si>
+  <si>
+    <t>F. DE OLIVEIRA COUTO PING</t>
+  </si>
+  <si>
+    <t>08.149.500/0001-00</t>
+  </si>
+  <si>
+    <t>3.3.90.39.00</t>
+  </si>
+  <si>
+    <t>R$ 70,83</t>
+  </si>
+  <si>
+    <t>Descrição:PRESTAÇÃO DE SERVIÇOS DE ANALISE DE ÁGUA, PARA CONSUMO HUMANO, COLORAÇÃO, LIMPEZA, DESINFECÇÃO E MANUTENÇÃO DE POÇOS E CAIXA DE ÁGUA, PARA ATENDER AS NECESSIDADES DO HMI E HMII</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 8060054 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>08/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 1.071,57</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 8060054 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>OB</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 24030050 | Data: 24/03/2026 | Vl. Empenhado: R$ 1.142,40 | Vl. Liquidado: R$ 1.071,58 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>0127 - ATENÇÃO ESPECIALIZADA / 2274</t>
+  </si>
+  <si>
+    <t>R$ 70,82</t>
+  </si>
+  <si>
+    <t>Descrição:PRESTAÇÃO DE SERVIÇOS DE ANALISE DE ÁGUA PARA CONSUMO HUMANO, COLORAÇÃO, LIMPEZA, DESINFECÇÃO E MANUTENÇÃO DE POÇOS E CAIXA DE ÁGUA, PARA ATENDER AS NECESSIDADES DO HMI&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 24030050 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>639/157</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>R$ 1.071,58</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 24030050 | Data: 24/03/2026 | Vl. Empenhado: R$ 54,84 | Vl. Liquidado: R$ 54,84 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>Descrição:PRESTAÇÃO DE SERVIÇO DE ANALISE DE ÁGUA PARA CONSUMO HUMANO, COLORAÇÃO, LIMPEZA, DESINFECÇÃO E MANUTENÇÃO DE POÇOS E CAIXA DE ÁGUA, PARA ATENDER AS NECESSIDADES DO HMI</t>
+  </si>
+  <si>
+    <t>R$ 54,84</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 8060054 | Data: 10/09/2026 | Vl. Empenhado: R$ 13,71 | Vl. Liquidado: R$ 13,71 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 13,71</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 27040036 | Data: 27/04/2026 | Vl. Empenhado: R$ 1.142,40 | Vl. Liquidado: R$ 1.030,44 | Vl. Pago: R$ 1.030,44</t>
+  </si>
+  <si>
+    <t>R$ 111,96</t>
+  </si>
+  <si>
+    <t>Descrição:PRESTAÇÃO DE SERVIÇO DE ANALISE DE ÁGUA PARA CONSUMO HUMANO, COLORAÇÃO LIMPEZA, DESINFECÇÃO E MANUTENÇÃO DE POÇO E CAIXA DE ÁGUA, PARA ATENDER AS NECESSIDADES DA COORDENAÇÃO DA VIGILÂNCIA EM SAÚDE</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 27040036 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 1.030,44</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 27040036 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 27040036 | Data: 22/05/2026 | Vl. Empenhado: R$ 54,84 | Vl. Liquidado: R$ 54,84 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>Descrição:PRESTAÇÃO DE SERVIÇO DE ANALISE DE ÁGUA PARA CONSUMO HUMANO, LIMPEZA E MANUTENÇÃO</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 27040036 | Data: 22/05/2026 | Vl. Empenhado: R$ 57,12 | Vl. Liquidado: R$ 57,12 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>PREFEITURA MUNICIPAL DE IMPERATRIZ - ISS</t>
+  </si>
+  <si>
+    <t>Descrição:PRESTAÇÃO DE SERVIÇOS DE ANALISE DE ÁGUA PARA CONSUMO HUMANO, COLORAÇÃO, LIMPEZA, DESINFECÇÃO E MANUTENÇÃO DE POÇOS E CAIXA DE ÁGUA</t>
+  </si>
+  <si>
+    <t>R$ 57,12</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 13060002 | Data: 13/06/2026 | Vl. Empenhado: R$ 58.519,80 | Vl. Liquidado: R$ 55.593,81 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>CASA DA IMPRESSAO LTDA</t>
+  </si>
+  <si>
+    <t>16.465.371/0001-89</t>
+  </si>
+  <si>
+    <t>R$ 2.925,99</t>
+  </si>
+  <si>
+    <t>Descrição:REFERENTE SERVIÇOS DE COMUNICAÇÃO VISUAL, PARA ATENDER AS NECESSIDADES DA SEMUS E SUAS COORDENAÇÃO HMI E HMII</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 13060002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 55.593,81</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 13060002 | Data: 01/07/2026 | Vl. Empenhado: R$ 2.925,99 | Vl. Liquidado: R$ 2.925,99 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>Descrição:REFERENTE A SERVIÇOS DE COMUNICAÇÃO VISUAL PARA ATENDER AS NECESSIDADES DA SEMUS E SUAS COORDENAÇÕES HMI E HMII</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20070001 | Data: 20/07/2026 | Vl. Empenhado: R$ 270.000,00 | Vl. Liquidado: R$ 258.660,00 | Vl. Pago: R$ 258.660,00</t>
+  </si>
+  <si>
+    <t>COSTA E CIA LTDA</t>
+  </si>
+  <si>
+    <t>17.340.568/0001-54</t>
+  </si>
+  <si>
+    <t>R$ 11.340,00</t>
+  </si>
+  <si>
+    <t>Descrição:SERVIÇOS MÉDICOS DE URGÊNCIA E EMERGÊNCIA EM CIRURGIA GERAL, PRESTADOS AOS USUÁRIOS DO SUS&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20070001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 258.660,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20070001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20070001 | Data: 20/07/2026 | Vl. Empenhado: R$ 3.240,00 | Vl. Liquidado: R$ 0,00 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>R$ 3.240,00</t>
+  </si>
+  <si>
+    <t>Descrição:SERVIÇOS MÉDICOS DE URGÊNCIA E EMERGÊNCIA EM CIRURGIA GERAL, PRESTADO AOS USUÁRIOS DO SUS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 24030051 | Data: 24/03/2026 | Vl. Empenhado: R$ 367,60 | Vl. Liquidado: R$ 363,19 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>R$ 4,41</t>
+  </si>
+  <si>
+    <t>Descrição:AQUISIÇÃO DE PASTILHAS DE CLORO, PARA ANALISE DE ÁGUA PARA CONSUMO HUMANO , COLORAÇÃO, LIMPEZA, DESINFECÇÃO E MANUTENÇÃO DE POÇOS E CAIXA DE ÁGUA, PARA ATENDER AS NECESSIDADES DO HMI —&amp;nbsp;HOSPITAL DE IMPERATRIZ</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 24030051 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 363,19</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 27040037 | Data: 27/04/2026 | Vl. Empenhado: R$ 367,60 | Vl. Liquidado: R$ 363,19 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>Descrição:AQUISIÇÃO DE PASTILHAS DE CLORO, PARA ANALISE DE ÁGUA PARA CONSUMO HUMANO, COLORAÇÃO, LIMPEZA, DESINFECÇÃO E MANUTENÇÃO DE POÇOS E CAIXA DE ÁGUA PARA ATENDER AS NECESSIDADES DO HMI</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 27040037 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 8060055 | Data: 08/06/2026 | Vl. Empenhado: R$ 367,60 | Vl. Liquidado: R$ 363,19 | Vl. Pago: R$ 0,00</t>
+  </si>
+  <si>
+    <t>Descrição:AQUISIÇÃO DE PASTILHAS DE CLORO, PARA ANÁLISE DE ÁGUA PARA CONSUMO HUMANO, COLORAÇÃO, LIMPEZA, DESINFECÇÃO E MANUTENÇÃO NOS POÇOS E CAIXA DE ÁGUA, PARA ATENDER AS NECESSIDADES DO HMI E HMII</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 8060055 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► RENATA SOUSA DE NASCIMENTO — Nº EMD 092- LOA 2115-2026 -122- 000/2026</t>
+  </si>
+  <si>
+    <t>RENATA SOUSA DE NASCIMENTO</t>
+  </si>
+  <si>
+    <t>EMD 092- LOA 2115-2026 -122- 000/2026</t>
+  </si>
+  <si>
+    <t>0219</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MEDICAMENTOS&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>R$ 400.000,00</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>imperatriz</t>
+  </si>
+  <si>
+    <t>R$ 93.235,00</t>
+  </si>
+  <si>
     <t>► JOSIVALDO JP — Nº 202542120005/2025</t>
   </si>
   <si>
-    <t>Parlamentar</t>
-[...28 lines deleted...]
-  <si>
     <t>JOSIVALDO JP</t>
   </si>
   <si>
     <t>202542120005/2025</t>
   </si>
   <si>
-    <t>Individual</t>
-[...1 lines deleted...]
-  <si>
     <t>1 - Transferencia especial referente a emenda 202542120005-JOSIVALDO JP ao ente 06158455000116 - MUNICIPIO DE IMPERATRIZ</t>
   </si>
   <si>
     <t>Federal</t>
   </si>
   <si>
     <t>Em execução</t>
   </si>
   <si>
     <t>Transferência Especial</t>
   </si>
   <si>
     <t>R$ 198.000,00</t>
   </si>
   <si>
-    <t>Nº/Ano</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2025</t>
   </si>
   <si>
-    <t>Função de Governo</t>
-[...1 lines deleted...]
-  <si>
     <t>ENCARGOS ESPECIAS</t>
   </si>
   <si>
-    <t>Localidade</t>
-[...1 lines deleted...]
-  <si>
     <t>IMPERATRIZ</t>
   </si>
   <si>
-    <t>Valor Previsto</t>
-[...22 lines deleted...]
-  <si>
     <t>► RUBENS PEREIRA JÚNIOR — Nº 202537580003/2025</t>
   </si>
   <si>
     <t>RUBENS PEREIRA JÚNIOR</t>
   </si>
   <si>
     <t>202537580003/2025</t>
   </si>
   <si>
     <t>1 - Transferencia especial referente a emenda 202537580003-RUBENS PEREIRA JUNIOR ao ente 06158455000116 - MUNICIPIO DE I...</t>
   </si>
   <si>
     <t>R$ 495.000,00</t>
   </si>
   <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>1 - Transferencia especial referente a emenda 202537580003-RUBENS PEREIRA JUNIOR ao ente 06158455000116 - MUNICIPIO DE IMPERATRIZ</t>
   </si>
   <si>
     <t>► ADHEMAR ALVES DE FREITAS — Nº 048/2025</t>
   </si>
   <si>
     <t>ADHEMAR ALVES DE FREITAS</t>
   </si>
   <si>
     <t>048/2025</t>
   </si>
   <si>
     <t>INDIVIDUAL IMPOSITIVA</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE SERVIÇO - INTERVENÇÃO PRECOCE COM AS TERAPIAS.</t>
   </si>
   <si>
-    <t>Municipal</t>
-[...1 lines deleted...]
-  <si>
     <t>Transferência</t>
   </si>
   <si>
     <t>R$ 500.000,00</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>ASSISTENCIA SOCIAL</t>
   </si>
   <si>
     <t>► ADHEMAR ALVES DE FREITAS — Nº 047/2025</t>
   </si>
   <si>
     <t>047/2025</t>
   </si>
   <si>
     <t>AQUISICAO DE BRINQUEDOS ADAPTADOS PARA PESSOAS COM DEFICIENCIA PARA PRAÇA BEIRA RIO.</t>
   </si>
   <si>
     <t>R$ 35.000,00</t>
   </si>
   <si>
-    <t>SAUDE</t>
-[...1 lines deleted...]
-  <si>
     <t>► ALBERTO SOUSA — Nº 046/2025</t>
   </si>
   <si>
     <t>ALBERTO SOUSA</t>
   </si>
   <si>
     <t>046/2025</t>
   </si>
   <si>
     <t>CADEIRAS DE RODAS, COLCHÕES D'ÁGUA, MULETAS, CADEIRAS DE BANHO, ANDADORES NOS POSTOS DE SAÚDE DE IMPERATRIZ.</t>
   </si>
   <si>
     <t>R$ 245.500,00</t>
   </si>
   <si>
     <t>SAÚDE</t>
   </si>
   <si>
     <t>► ALBERTO SOUSA — Nº 025/2025</t>
   </si>
   <si>
     <t>025/2025</t>
   </si>
   <si>
     <t>OBRAS DE PAVIMENTAÇÃO ASFÁLTICA OU BLOQUETEAMENTO DE VIAS PÚBLICAS</t>
@@ -587,53 +1166,50 @@
   <si>
     <t>► CARLOS HERMES — Nº 011/2025</t>
   </si>
   <si>
     <t>CARLOS HERMES</t>
   </si>
   <si>
     <t>011/2025</t>
   </si>
   <si>
     <t>APOIO A FESTEJOS RELIGIOSOS</t>
   </si>
   <si>
     <t>R$ 50.000,00</t>
   </si>
   <si>
     <t>► CARLOS HERMES — Nº 003/2025</t>
   </si>
   <si>
     <t>003/2025</t>
   </si>
   <si>
     <t>APOIO AOS FEIRANTES</t>
   </si>
   <si>
-    <t>R$ 30.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>AGRICULTURA</t>
   </si>
   <si>
     <t>► CARLOS HERMES — Nº 012/2025</t>
   </si>
   <si>
     <t>012/2025</t>
   </si>
   <si>
     <t>APOIO CULTURAL AO CARNAVAL</t>
   </si>
   <si>
     <t>► CARLOS HERMES — Nº 036/2025</t>
   </si>
   <si>
     <t>036/2025</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE CADEIRAS DE RODAS</t>
   </si>
   <si>
     <t>R$ 20.000,40</t>
   </si>
   <si>
     <t>► CARLOS HERMES — Nº 037/2025</t>
@@ -896,59 +1472,53 @@
   <si>
     <t>015/2025</t>
   </si>
   <si>
     <t>APOIO ÀS FAMÍLIAS COM APOIO ALIMENTAR</t>
   </si>
   <si>
     <t>► WANDERSON MANCHINHA — Nº 004/2025</t>
   </si>
   <si>
     <t>004/2025</t>
   </si>
   <si>
     <t>INCENTIVO ÀS EQUIPES DE FUTEBOL AMADOR</t>
   </si>
   <si>
     <t>R$ 80.991,76</t>
   </si>
   <si>
     <t>► WANDERSON MANCHINHA — Nº 049/2025</t>
   </si>
   <si>
     <t>049/2025</t>
   </si>
   <si>
-    <t>INDIVIDUAL</t>
-[...1 lines deleted...]
-  <si>
     <t>COMPRA DE EQUIPAMENTOS E CRIAÇÃO DE UMA SALA DE EMULTI NA UBS</t>
   </si>
   <si>
-    <t>R$ 150.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>► WANDERSON MANCHINHA — Nº 050/2025</t>
   </si>
   <si>
     <t>050/2025</t>
   </si>
   <si>
     <t>BANCADA</t>
   </si>
   <si>
     <t>MATERIAL DE EXPEDIENTE E AQUISIÇÃO DE LEITOS PARA HMI</t>
   </si>
   <si>
     <t>R$ 92.355,40</t>
   </si>
   <si>
     <t>► COLETIVA — Nº 001/2025</t>
   </si>
   <si>
     <t>COLETIVA</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE AMBULÂNCIA</t>
   </si>
   <si>
     <t>R$ 390.000,00</t>
@@ -974,198 +1544,147 @@
   <si>
     <t>DESTINAÇÃO PARA O CAMPEONATO DO TRABALHADOR</t>
   </si>
   <si>
     <t>R$ 33.000,00</t>
   </si>
   <si>
     <t>R$ 2.475.000,00</t>
   </si>
   <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>► ELIZIANE GAMA — Nº 41390007/2025</t>
   </si>
   <si>
     <t>ELIZIANE GAMA</t>
   </si>
   <si>
     <t>41390007/2025</t>
   </si>
   <si>
     <t>INCREMENTO MAC</t>
   </si>
   <si>
-    <t>Concluída</t>
-[...4 lines deleted...]
-  <si>
     <t>R$ 2.800.000,00</t>
   </si>
   <si>
     <t>16/07/2025</t>
   </si>
   <si>
     <t>Saúde</t>
   </si>
   <si>
     <t>Imperatriz -MA</t>
   </si>
   <si>
     <t>R$ 2.735.390,13</t>
   </si>
   <si>
     <t>R$ 2.660.387,63</t>
   </si>
   <si>
     <t>R$ 2.857.329,03</t>
   </si>
   <si>
     <t>102,1%</t>
   </si>
   <si>
-    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
-[...1 lines deleted...]
-  <si>
     <t>EMPENHO Nº 13100025 | Data: 13/10/2025 | Vl. Empenhado: R$ 37.110,96 | Vl. Liquidado: R$ 37.110,96 | Vl. Pago: R$ 37.110,96</t>
   </si>
   <si>
-    <t>Favorecido</t>
-[...22 lines deleted...]
-  <si>
     <t>TROPICAL IMPORTADORA E SOLUÇOES EM GASES MEDICINAI</t>
   </si>
   <si>
     <t>11.501.268/0001-23</t>
   </si>
   <si>
     <t>3.3.90.39.17 - MANUTENÇÃO E CONSERVAÇÃO DE MÁQUINAS E EQUIPAMENTOS</t>
   </si>
   <si>
     <t>0 - Recursos Ordinários</t>
   </si>
   <si>
     <t>0090 - URGÊNCIA E EMERGÊNCIA / 2627 - MANUTENÇÃO DO SERVIÇO DE ATENDIMENTO DE URGÊNCIA - UPA SÃO JOSÉ</t>
   </si>
   <si>
     <t>PREGÃO ELETRÔNICO</t>
   </si>
   <si>
     <t>035/2024</t>
   </si>
   <si>
     <t>Descrição:REFERENTE SERVIÇOS DE LOCAÇÃO, INSTALAÇÃO E MANUTENÇÃO DE USINA GERADORA DE OXIGENIO PSA, E FORNECIMENTO DE CILINDROS, PARA ATENDER AS NECESSIDADES DA UPA SÃO JOSÉ, NO PERIODO DE 13/09 A 12/10/2025, CONFORME CONTRATO 035/2024, PREGÃO 052/2023, ADITIVO 01, PROC: 3364/2025.</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 13100025 (1 registro(s))</t>
   </si>
   <si>
-    <t>Nº Nota Fiscal</t>
-[...4 lines deleted...]
-  <si>
     <t>000250000148</t>
   </si>
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>R$ 37.110,96</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 13100025 (1 registro(s))</t>
   </si>
   <si>
-    <t>Nº OB</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2025</t>
   </si>
   <si>
-    <t>Pago</t>
-[...1 lines deleted...]
-  <si>
     <t>EMPENHO Nº 13100024 | Data: 13/10/2025 | Vl. Empenhado: R$ 162.096,54 | Vl. Liquidado: R$ 162.096,54 | Vl. Pago: R$ 162.096,54</t>
   </si>
   <si>
     <t>0127 - ATENÇÃO ESPECIALIZADA - MAC / 2274 - MANUTENÇÃO DAS ATIVIDADES E PROJETOS DO HMI E HII</t>
   </si>
   <si>
     <t>Descrição:REFERENTE SERVIÇOS DE LOCAÇÃO, INSTALAÇÃO E MANUTENÇÃO DE USINA GERADORA DE OXIGENIO PSA, E FORNECIMENTO DE CILINDROS, PARA ATENDER AS NECESSIDADES DO HMI E HII, NO PERIODO DE 13/09 A 12/10/2025, CONFORME CONTRATO 035/2024, PREGÃO 052/2023, ADITIVO 01, PROC: 3365/2025.</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 13100024 (1 registro(s))</t>
   </si>
   <si>
     <t>000250000147</t>
   </si>
   <si>
     <t>R$ 162.096,54</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 13100024 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº 11110012 | Data: 11/11/2025 | Vl. Empenhado: R$ 492.900,00 | Vl. Liquidado: R$ 492.900,00 | Vl. Pago: R$ 492.900,00</t>
   </si>
   <si>
     <t>ILACLIN SERVICOS HOSPITALARES LTDA</t>
   </si>
   <si>
     <t>46.349.950/0001-27</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.3.90.39.50 - SERV.MEDICO-HOSPITAL.,ODONTOL.E LABORATORIAIS</t>
   </si>
   <si>
     <t>DISPENSA</t>
   </si>
   <si>
     <t>Descrição:REFERENTE CONTRATAÇÃO DE PRESTAÇÃO DE SERVIÇOS DE URGÊNCIA E EMERGÊNCIA EM CLÍNICA MÉDICA, PARA ATENDER AS DEMANDAS DA SEMUS. CONFORME CONTRATO Nº 003/2025 E DISPENSA DE LICITAÇÃO Nº 007/2025. COMP. OUTUBRO/2025 PROC. 3863/2025 HMI E HMII</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 11110012 (1 registro(s))</t>
   </si>
   <si>
     <t>000250000095</t>
   </si>
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>R$ 492.900,00</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 11110012 (1 registro(s))</t>
   </si>
   <si>
     <t>19/11/2025</t>
   </si>
@@ -2340,51 +2859,51 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="15">
+  <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1a2744"/>
         <bgColor rgb="FF1a2744"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2c3e6e"/>
         <bgColor rgb="FF2c3e6e"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF3a3f5c"/>
         <bgColor rgb="FF3a3f5c"/>
@@ -2428,77 +2947,83 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF154360"/>
         <bgColor rgb="FF154360"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2980b9"/>
         <bgColor rgb="FF2980b9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFebf5fb"/>
         <bgColor rgb="FFebf5fb"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFd6eaf8"/>
         <bgColor rgb="FFd6eaf8"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFe0f5e9"/>
+        <bgColor rgb="FFe0f5e9"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="3">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="28">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
@@ -2531,50 +3056,56 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="10" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="10" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="11" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="13" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="13" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="14" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="14" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="15" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="15" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -2840,54 +3371,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J1583"/>
+  <dimension ref="A1:J1911"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J1578" sqref="J1578"/>
+      <selection activeCell="J1906" sqref="J1906"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -2920,21891 +3451,26042 @@
       <c r="J3" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="I4" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="I4" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J4" s="6"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>5</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" t="s">
         <v>23</v>
       </c>
-      <c r="D7" t="s">
+      <c r="F7" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" t="s">
         <v>28</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8" t="s">
+      <c r="F8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" t="s">
         <v>29</v>
       </c>
-      <c r="F8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>6</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="7"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H16" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="I16" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="I16" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J16" s="6"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" t="s">
         <v>20</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E18" t="s">
         <v>5</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>7</v>
       </c>
       <c r="H18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="C19" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" t="s">
         <v>23</v>
       </c>
-      <c r="D19" t="s">
+      <c r="F19" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G19" t="s">
         <v>8</v>
       </c>
       <c r="H19" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B20" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="C20" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" t="s">
         <v>28</v>
       </c>
-      <c r="D20" t="s">
-[...2 lines deleted...]
-      <c r="E20" t="s">
+      <c r="F20" t="s">
+        <v>27</v>
+      </c>
+      <c r="G20" t="s">
         <v>29</v>
       </c>
-      <c r="F20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H20" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E21" t="s">
         <v>6</v>
       </c>
       <c r="F21" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="7"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="2" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G27" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I27" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J27" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="3" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="E28" s="3"/>
       <c r="F28" s="3" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>48</v>
+        <v>4</v>
       </c>
       <c r="I28" s="6" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="J28" s="6"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B30" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" t="s">
         <v>20</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="E30" t="s">
         <v>5</v>
       </c>
       <c r="F30" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="G30" t="s">
         <v>7</v>
       </c>
       <c r="H30" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
-        <v>48</v>
+        <v>4</v>
       </c>
       <c r="C31" t="s">
+        <v>22</v>
+      </c>
+      <c r="E31" t="s">
         <v>23</v>
       </c>
-      <c r="D31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F31" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="G31" t="s">
         <v>8</v>
       </c>
       <c r="H31" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B32" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="C32" t="s">
+        <v>26</v>
+      </c>
+      <c r="D32" t="s">
+        <v>27</v>
+      </c>
+      <c r="E32" t="s">
         <v>28</v>
       </c>
-      <c r="D32" t="s">
-[...2 lines deleted...]
-      <c r="E32" t="s">
+      <c r="F32" t="s">
+        <v>27</v>
+      </c>
+      <c r="G32" t="s">
         <v>29</v>
       </c>
-      <c r="F32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H32" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" t="s">
+        <v>31</v>
+      </c>
+      <c r="D33" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E33" t="s">
         <v>6</v>
       </c>
-      <c r="F33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F33"/>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="7"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F39" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I39" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="3" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="E40" s="3"/>
       <c r="F40" s="3" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>48</v>
+        <v>4</v>
       </c>
       <c r="I40" s="6" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="J40" s="6"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
+        <v>19</v>
+      </c>
+      <c r="B42" t="s">
+        <v>38</v>
+      </c>
+      <c r="C42" t="s">
         <v>20</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="E42" t="s">
         <v>5</v>
       </c>
       <c r="F42" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="G42" t="s">
         <v>7</v>
       </c>
       <c r="H42" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
-        <v>48</v>
+        <v>4</v>
       </c>
       <c r="C43" t="s">
+        <v>22</v>
+      </c>
+      <c r="E43" t="s">
         <v>23</v>
       </c>
-      <c r="D43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F43" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="G43" t="s">
         <v>8</v>
       </c>
       <c r="H43" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B44" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="C44" t="s">
+        <v>26</v>
+      </c>
+      <c r="D44" t="s">
+        <v>27</v>
+      </c>
+      <c r="E44" t="s">
         <v>28</v>
       </c>
-      <c r="D44" t="s">
-[...2 lines deleted...]
-      <c r="E44" t="s">
+      <c r="F44" t="s">
+        <v>27</v>
+      </c>
+      <c r="G44" t="s">
         <v>29</v>
       </c>
-      <c r="F44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H44" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
+        <v>30</v>
+      </c>
+      <c r="B45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C45" t="s">
+        <v>31</v>
+      </c>
+      <c r="D45" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E45" t="s">
         <v>6</v>
       </c>
-      <c r="F45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F45"/>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="7"/>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="2" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
       <c r="J50" s="2"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F51" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I51" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J51" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="3" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F52" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="E52" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F52" s="3" t="s">
+      <c r="G52" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H52" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="G52" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H52" s="3" t="s">
+      <c r="I52" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="I52" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J52" s="6" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
+        <v>19</v>
+      </c>
+      <c r="B54" t="s">
+        <v>42</v>
+      </c>
+      <c r="C54" t="s">
         <v>20</v>
       </c>
-      <c r="B54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D54" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E54" t="s">
         <v>5</v>
       </c>
       <c r="F54" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="G54" t="s">
         <v>7</v>
       </c>
       <c r="H54" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C55" t="s">
+        <v>22</v>
+      </c>
+      <c r="D55" t="s">
+        <v>50</v>
+      </c>
+      <c r="E55" t="s">
         <v>23</v>
       </c>
-      <c r="D55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F55" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="G55" t="s">
         <v>8</v>
       </c>
       <c r="H55" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B56" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="C56" t="s">
+        <v>26</v>
+      </c>
+      <c r="D56" t="s">
+        <v>48</v>
+      </c>
+      <c r="E56" t="s">
         <v>28</v>
       </c>
-      <c r="D56" t="s">
-[...2 lines deleted...]
-      <c r="E56" t="s">
+      <c r="F56" t="s">
+        <v>51</v>
+      </c>
+      <c r="G56" t="s">
         <v>29</v>
       </c>
-      <c r="F56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H56" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B57" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="C57" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D57" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="E57" t="s">
         <v>6</v>
       </c>
       <c r="F57" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="B59" s="8"/>
+      <c r="C59" s="8"/>
+      <c r="D59" s="8"/>
+      <c r="E59" s="8"/>
+      <c r="F59" s="8"/>
+      <c r="G59" s="8"/>
+      <c r="H59" s="8"/>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B61" s="9"/>
+      <c r="C61" s="9"/>
+      <c r="D61" s="9"/>
+      <c r="E61" s="9"/>
+      <c r="F61" s="9"/>
+      <c r="G61" s="9"/>
+      <c r="H61" s="9"/>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C62" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D62" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E62" s="10" t="s">
         <v>60</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A62" s="2" t="s">
+      <c r="F62" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G62" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H62" s="11" t="s">
         <v>63</v>
       </c>
-      <c r="B62" s="2"/>
-[...7 lines deleted...]
-      <c r="J62" s="2"/>
     </row>
     <row r="63" spans="1:10">
-      <c r="A63" s="4" t="s">
-[...17 lines deleted...]
-      <c r="G63" s="4" t="s">
+      <c r="A63" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D63" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H63" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B64" s="13"/>
+      <c r="C64" s="13"/>
+      <c r="D64" s="13"/>
+      <c r="E64" s="13"/>
+      <c r="F64" s="13"/>
+      <c r="G64" s="13"/>
+      <c r="H64" s="13"/>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="B66" s="14"/>
+      <c r="C66" s="14"/>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B67" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C67" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="17">
+        <v>202600000000010</v>
+      </c>
+      <c r="B68" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C68" s="18" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B70" s="19"/>
+      <c r="C70" s="19"/>
+      <c r="D70" s="19"/>
+      <c r="E70" s="19"/>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B71" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C71" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D71" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E71" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="H63" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A64" s="3" t="s">
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="22">
+        <v>15638</v>
+      </c>
+      <c r="B72" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C72" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="D72" s="23" t="s">
+        <v>79</v>
+      </c>
+      <c r="E72" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="24">
+        <v>15638</v>
+      </c>
+      <c r="B73" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="C73" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D73" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="E73" s="24" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="B75" s="9"/>
+      <c r="C75" s="9"/>
+      <c r="D75" s="9"/>
+      <c r="E75" s="9"/>
+      <c r="F75" s="9"/>
+      <c r="G75" s="9"/>
+      <c r="H75" s="9"/>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C76" s="10" t="s">
         <v>58</v>
       </c>
-      <c r="B64" s="3" t="s">
-[...70 lines deleted...]
-      <c r="G67" t="s">
+      <c r="D76" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E76" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F76" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G76" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H76" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B77" s="3">
+        <v>45902414000144</v>
+      </c>
+      <c r="C77" s="3">
+        <v>33903000</v>
+      </c>
+      <c r="D77" s="3">
+        <v>600</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H77" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="B78" s="13"/>
+      <c r="C78" s="13"/>
+      <c r="D78" s="13"/>
+      <c r="E78" s="13"/>
+      <c r="F78" s="13"/>
+      <c r="G78" s="13"/>
+      <c r="H78" s="13"/>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="B80" s="14"/>
+      <c r="C80" s="14"/>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B81" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C81" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" s="17" t="s">
+        <v>88</v>
+      </c>
+      <c r="B82" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="C82" s="18" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" s="26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B83" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="C83" s="27" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" s="19" t="s">
+        <v>92</v>
+      </c>
+      <c r="B85" s="19"/>
+      <c r="C85" s="19"/>
+      <c r="D85" s="19"/>
+      <c r="E85" s="19"/>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B86" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C86" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D86" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E86" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="H67" t="s">
-[...10 lines deleted...]
-      <c r="C68" t="s">
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B87" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C87" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="D87" s="23" t="s">
+        <v>90</v>
+      </c>
+      <c r="E87" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" s="24">
+        <v>408003136</v>
+      </c>
+      <c r="B88" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="C88" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D88" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="E88" s="24" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="B90" s="9"/>
+      <c r="C90" s="9"/>
+      <c r="D90" s="9"/>
+      <c r="E90" s="9"/>
+      <c r="F90" s="9"/>
+      <c r="G90" s="9"/>
+      <c r="H90" s="9"/>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B91" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C91" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D91" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E91" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F91" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G91" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H91" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="C92" s="3">
+        <v>33903900</v>
+      </c>
+      <c r="D92" s="3">
+        <v>600</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H92" s="6" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="B93" s="13"/>
+      <c r="C93" s="13"/>
+      <c r="D93" s="13"/>
+      <c r="E93" s="13"/>
+      <c r="F93" s="13"/>
+      <c r="G93" s="13"/>
+      <c r="H93" s="13"/>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="B95" s="14"/>
+      <c r="C95" s="14"/>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B96" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C96" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="B97" s="17" t="s">
+        <v>101</v>
+      </c>
+      <c r="C97" s="18" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" s="19" t="s">
+        <v>103</v>
+      </c>
+      <c r="B99" s="19"/>
+      <c r="C99" s="19"/>
+      <c r="D99" s="19"/>
+      <c r="E99" s="19"/>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B100" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C100" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D100" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E100" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" s="22">
+        <v>408003932</v>
+      </c>
+      <c r="B101" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C101" s="22" t="s">
+        <v>95</v>
+      </c>
+      <c r="D101" s="23" t="s">
+        <v>102</v>
+      </c>
+      <c r="E101" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="B103" s="9"/>
+      <c r="C103" s="9"/>
+      <c r="D103" s="9"/>
+      <c r="E103" s="9"/>
+      <c r="F103" s="9"/>
+      <c r="G103" s="9"/>
+      <c r="H103" s="9"/>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B104" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C104" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D104" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E104" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F104" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G104" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H104" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C105" s="3">
+        <v>33903000</v>
+      </c>
+      <c r="D105" s="3">
+        <v>600</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H105" s="6" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="B106" s="13"/>
+      <c r="C106" s="13"/>
+      <c r="D106" s="13"/>
+      <c r="E106" s="13"/>
+      <c r="F106" s="13"/>
+      <c r="G106" s="13"/>
+      <c r="H106" s="13"/>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="B108" s="14"/>
+      <c r="C108" s="14"/>
+    </row>
+    <row r="109" spans="1:10">
+      <c r="A109" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B109" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C109" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10">
+      <c r="A110" s="17" t="s">
+        <v>110</v>
+      </c>
+      <c r="B110" s="17" t="s">
+        <v>111</v>
+      </c>
+      <c r="C110" s="18" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112" s="19" t="s">
+        <v>113</v>
+      </c>
+      <c r="B112" s="19"/>
+      <c r="C112" s="19"/>
+      <c r="D112" s="19"/>
+      <c r="E112" s="19"/>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B113" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C113" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D113" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E113" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" s="22">
+        <v>77875250</v>
+      </c>
+      <c r="B114" s="22" t="s">
+        <v>114</v>
+      </c>
+      <c r="C114" s="22" t="s">
+        <v>105</v>
+      </c>
+      <c r="D114" s="23" t="s">
+        <v>112</v>
+      </c>
+      <c r="E114" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="B116" s="9"/>
+      <c r="C116" s="9"/>
+      <c r="D116" s="9"/>
+      <c r="E116" s="9"/>
+      <c r="F116" s="9"/>
+      <c r="G116" s="9"/>
+      <c r="H116" s="9"/>
+    </row>
+    <row r="117" spans="1:10">
+      <c r="A117" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B117" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C117" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D117" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E117" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F117" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G117" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H117" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C118" s="3">
+        <v>33903000</v>
+      </c>
+      <c r="D118" s="3">
+        <v>600</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F118" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G118" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H118" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="B119" s="13"/>
+      <c r="C119" s="13"/>
+      <c r="D119" s="13"/>
+      <c r="E119" s="13"/>
+      <c r="F119" s="13"/>
+      <c r="G119" s="13"/>
+      <c r="H119" s="13"/>
+    </row>
+    <row r="121" spans="1:10">
+      <c r="A121" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="B121" s="14"/>
+      <c r="C121" s="14"/>
+    </row>
+    <row r="122" spans="1:10">
+      <c r="A122" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B122" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C122" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10">
+      <c r="A123" s="17" t="s">
+        <v>110</v>
+      </c>
+      <c r="B123" s="17" t="s">
+        <v>111</v>
+      </c>
+      <c r="C123" s="18" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10">
+      <c r="A125" s="19" t="s">
+        <v>113</v>
+      </c>
+      <c r="B125" s="19"/>
+      <c r="C125" s="19"/>
+      <c r="D125" s="19"/>
+      <c r="E125" s="19"/>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B126" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C126" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D126" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E126" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10">
+      <c r="A127" s="22">
+        <v>492279279</v>
+      </c>
+      <c r="B127" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="C127" s="22" t="s">
+        <v>116</v>
+      </c>
+      <c r="D127" s="23" t="s">
+        <v>107</v>
+      </c>
+      <c r="E127" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="B129" s="9"/>
+      <c r="C129" s="9"/>
+      <c r="D129" s="9"/>
+      <c r="E129" s="9"/>
+      <c r="F129" s="9"/>
+      <c r="G129" s="9"/>
+      <c r="H129" s="9"/>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B130" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C130" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D130" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E130" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F130" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G130" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H130" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B131" s="3">
+        <v>17883482000178</v>
+      </c>
+      <c r="C131" s="3">
+        <v>33903900</v>
+      </c>
+      <c r="D131" s="3">
+        <v>600</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F131" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G131" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H131" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10">
+      <c r="A132" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="B132" s="13"/>
+      <c r="C132" s="13"/>
+      <c r="D132" s="13"/>
+      <c r="E132" s="13"/>
+      <c r="F132" s="13"/>
+      <c r="G132" s="13"/>
+      <c r="H132" s="13"/>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="B134" s="14"/>
+      <c r="C134" s="14"/>
+    </row>
+    <row r="135" spans="1:10">
+      <c r="A135" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B135" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C135" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136" s="17">
+        <v>27</v>
+      </c>
+      <c r="B136" s="17" t="s">
+        <v>123</v>
+      </c>
+      <c r="C136" s="18" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="B138" s="19"/>
+      <c r="C138" s="19"/>
+      <c r="D138" s="19"/>
+      <c r="E138" s="19"/>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B139" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C139" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D139" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E139" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="A140" s="22">
+        <v>77875625</v>
+      </c>
+      <c r="B140" s="22" t="s">
+        <v>114</v>
+      </c>
+      <c r="C140" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="D140" s="23" t="s">
+        <v>124</v>
+      </c>
+      <c r="E140" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="B142" s="9"/>
+      <c r="C142" s="9"/>
+      <c r="D142" s="9"/>
+      <c r="E142" s="9"/>
+      <c r="F142" s="9"/>
+      <c r="G142" s="9"/>
+      <c r="H142" s="9"/>
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B143" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C143" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D143" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E143" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F143" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G143" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H143" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10">
+      <c r="A144" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B144" s="3">
+        <v>17883482000178</v>
+      </c>
+      <c r="C144" s="3">
+        <v>33903900</v>
+      </c>
+      <c r="D144" s="3">
+        <v>600</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F144" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G144" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H144" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="B145" s="13"/>
+      <c r="C145" s="13"/>
+      <c r="D145" s="13"/>
+      <c r="E145" s="13"/>
+      <c r="F145" s="13"/>
+      <c r="G145" s="13"/>
+      <c r="H145" s="13"/>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" s="14" t="s">
+        <v>128</v>
+      </c>
+      <c r="B147" s="14"/>
+      <c r="C147" s="14"/>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B148" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C148" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149" s="17">
         <v>28</v>
       </c>
-      <c r="D68" t="s">
-[...5 lines deleted...]
-      <c r="F68" t="s">
+      <c r="B149" s="17" t="s">
+        <v>123</v>
+      </c>
+      <c r="C149" s="18" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" s="19" t="s">
+        <v>129</v>
+      </c>
+      <c r="B151" s="19"/>
+      <c r="C151" s="19"/>
+      <c r="D151" s="19"/>
+      <c r="E151" s="19"/>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B152" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C152" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D152" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="G68" t="s">
-[...62 lines deleted...]
-      <c r="G75" s="4" t="s">
+      <c r="E152" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="H75" s="4" t="s">
-[...386 lines deleted...]
-      <c r="I100" s="6" t="s">
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153" s="22">
+        <v>77875625</v>
+      </c>
+      <c r="B153" s="22" t="s">
+        <v>114</v>
+      </c>
+      <c r="C153" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="D153" s="23" t="s">
+        <v>124</v>
+      </c>
+      <c r="E153" s="22" t="s">
         <v>80</v>
-      </c>
-[...807 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="7"/>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="2" t="s">
-        <v>98</v>
+        <v>130</v>
       </c>
       <c r="B158" s="2"/>
       <c r="C158" s="2"/>
       <c r="D158" s="2"/>
       <c r="E158" s="2"/>
       <c r="F158" s="2"/>
       <c r="G158" s="2"/>
       <c r="H158" s="2"/>
       <c r="I158" s="2"/>
       <c r="J158" s="2"/>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B159" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C159" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D159" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E159" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F159" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G159" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H159" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I159" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J159" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="3" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>99</v>
+        <v>131</v>
       </c>
       <c r="C160" s="3"/>
       <c r="D160" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="F160" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="E160" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F160" s="3" t="s">
+      <c r="G160" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H160" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="G160" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I160" s="6" t="s">
-        <v>101</v>
+        <v>133</v>
       </c>
       <c r="J160" s="6" t="s">
-        <v>101</v>
+        <v>133</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" t="s">
+        <v>19</v>
+      </c>
+      <c r="B162" t="s">
+        <v>131</v>
+      </c>
+      <c r="C162" t="s">
         <v>20</v>
       </c>
-      <c r="B162" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D162" t="s">
-        <v>50</v>
+        <v>134</v>
       </c>
       <c r="E162" t="s">
         <v>5</v>
       </c>
       <c r="F162" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="G162" t="s">
         <v>7</v>
       </c>
       <c r="H162" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" t="s">
         <v>9</v>
       </c>
       <c r="B163" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C163" t="s">
+        <v>22</v>
+      </c>
+      <c r="D163" t="s">
+        <v>50</v>
+      </c>
+      <c r="E163" t="s">
         <v>23</v>
       </c>
-      <c r="D163" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F163" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="G163" t="s">
         <v>8</v>
       </c>
       <c r="H163" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B164" t="s">
-        <v>101</v>
+        <v>133</v>
       </c>
       <c r="C164" t="s">
+        <v>26</v>
+      </c>
+      <c r="D164" t="s">
+        <v>133</v>
+      </c>
+      <c r="E164" t="s">
         <v>28</v>
       </c>
-      <c r="D164" t="s">
-[...2 lines deleted...]
-      <c r="E164" t="s">
+      <c r="F164" t="s">
+        <v>135</v>
+      </c>
+      <c r="G164" t="s">
         <v>29</v>
       </c>
-      <c r="F164" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H164" t="s">
-        <v>30</v>
+        <v>136</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B165" t="s">
-        <v>30</v>
+        <v>137</v>
       </c>
       <c r="C165" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D165" t="s">
-        <v>34</v>
+        <v>138</v>
       </c>
       <c r="E165" t="s">
         <v>6</v>
       </c>
       <c r="F165" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      <c r="A168" s="7"/>
+        <v>132</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="B167" s="8"/>
+      <c r="C167" s="8"/>
+      <c r="D167" s="8"/>
+      <c r="E167" s="8"/>
+      <c r="F167" s="8"/>
+      <c r="G167" s="8"/>
+      <c r="H167" s="8"/>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B169" s="9"/>
+      <c r="C169" s="9"/>
+      <c r="D169" s="9"/>
+      <c r="E169" s="9"/>
+      <c r="F169" s="9"/>
+      <c r="G169" s="9"/>
+      <c r="H169" s="9"/>
     </row>
     <row r="170" spans="1:10">
-      <c r="A170" s="2" t="s">
-[...10 lines deleted...]
-      <c r="J170" s="2"/>
+      <c r="A170" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B170" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C170" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D170" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E170" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F170" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G170" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H170" s="11" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="171" spans="1:10">
-      <c r="A171" s="4" t="s">
-[...17 lines deleted...]
-      <c r="G171" s="4" t="s">
+      <c r="A171" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D171" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="E171" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F171" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G171" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H171" s="6" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" s="12" t="s">
+        <v>144</v>
+      </c>
+      <c r="B172" s="13"/>
+      <c r="C172" s="13"/>
+      <c r="D172" s="13"/>
+      <c r="E172" s="13"/>
+      <c r="F172" s="13"/>
+      <c r="G172" s="13"/>
+      <c r="H172" s="13"/>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" s="14" t="s">
+        <v>145</v>
+      </c>
+      <c r="B174" s="14"/>
+      <c r="C174" s="14"/>
+    </row>
+    <row r="175" spans="1:10">
+      <c r="A175" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B175" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C175" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176" s="17">
+        <v>1189</v>
+      </c>
+      <c r="B176" s="17" t="s">
+        <v>146</v>
+      </c>
+      <c r="C176" s="18" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="B178" s="19"/>
+      <c r="C178" s="19"/>
+      <c r="D178" s="19"/>
+      <c r="E178" s="19"/>
+    </row>
+    <row r="179" spans="1:10">
+      <c r="A179" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B179" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C179" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D179" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E179" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="H171" s="4" t="s">
-[...75 lines deleted...]
-      <c r="D175" t="s">
+    </row>
+    <row r="180" spans="1:10">
+      <c r="A180" s="22" t="s">
+        <v>149</v>
+      </c>
+      <c r="B180" s="22" t="s">
+        <v>150</v>
+      </c>
+      <c r="C180" s="22" t="s">
+        <v>140</v>
+      </c>
+      <c r="D180" s="23" t="s">
+        <v>147</v>
+      </c>
+      <c r="E180" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="B182" s="9"/>
+      <c r="C182" s="9"/>
+      <c r="D182" s="9"/>
+      <c r="E182" s="9"/>
+      <c r="F182" s="9"/>
+      <c r="G182" s="9"/>
+      <c r="H182" s="9"/>
+    </row>
+    <row r="183" spans="1:10">
+      <c r="A183" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B183" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C183" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D183" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E183" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F183" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G183" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="E175" t="s">
-[...104 lines deleted...]
-        <v>11</v>
+      <c r="H183" s="11" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" s="3" t="s">
-        <v>103</v>
+        <v>140</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-      <c r="D184" s="3"/>
+        <v>141</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D184" s="3">
+        <v>1.6</v>
+      </c>
       <c r="E184" s="3" t="s">
-        <v>109</v>
+        <v>152</v>
       </c>
       <c r="F184" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G184" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H184" s="6" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="B185" s="13"/>
+      <c r="C185" s="13"/>
+      <c r="D185" s="13"/>
+      <c r="E185" s="13"/>
+      <c r="F185" s="13"/>
+      <c r="G185" s="13"/>
+      <c r="H185" s="13"/>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="B187" s="14"/>
+      <c r="C187" s="14"/>
+    </row>
+    <row r="188" spans="1:10">
+      <c r="A188" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B188" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C188" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10">
+      <c r="A189" s="17" t="s">
+        <v>156</v>
+      </c>
+      <c r="B189" s="17" t="s">
+        <v>157</v>
+      </c>
+      <c r="C189" s="18" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191" s="9" t="s">
+        <v>159</v>
+      </c>
+      <c r="B191" s="9"/>
+      <c r="C191" s="9"/>
+      <c r="D191" s="9"/>
+      <c r="E191" s="9"/>
+      <c r="F191" s="9"/>
+      <c r="G191" s="9"/>
+      <c r="H191" s="9"/>
+    </row>
+    <row r="192" spans="1:10">
+      <c r="A192" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B192" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C192" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D192" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E192" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F192" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G192" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H192" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10">
+      <c r="A193" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B193" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D193" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="E193" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="F193" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G193" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H193" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10">
+      <c r="A194" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="B194" s="13"/>
+      <c r="C194" s="13"/>
+      <c r="D194" s="13"/>
+      <c r="E194" s="13"/>
+      <c r="F194" s="13"/>
+      <c r="G194" s="13"/>
+      <c r="H194" s="13"/>
+    </row>
+    <row r="196" spans="1:10">
+      <c r="A196" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="B196" s="14"/>
+      <c r="C196" s="14"/>
+    </row>
+    <row r="197" spans="1:10">
+      <c r="A197" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B197" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C197" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198" s="17" t="s">
+        <v>156</v>
+      </c>
+      <c r="B198" s="17" t="s">
+        <v>157</v>
+      </c>
+      <c r="C198" s="18" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10">
+      <c r="A200" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="B200" s="9"/>
+      <c r="C200" s="9"/>
+      <c r="D200" s="9"/>
+      <c r="E200" s="9"/>
+      <c r="F200" s="9"/>
+      <c r="G200" s="9"/>
+      <c r="H200" s="9"/>
+    </row>
+    <row r="201" spans="1:10">
+      <c r="A201" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B201" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C201" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D201" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E201" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F201" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G201" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H201" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D202" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="E202" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F202" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G202" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H202" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10">
+      <c r="A203" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="B203" s="13"/>
+      <c r="C203" s="13"/>
+      <c r="D203" s="13"/>
+      <c r="E203" s="13"/>
+      <c r="F203" s="13"/>
+      <c r="G203" s="13"/>
+      <c r="H203" s="13"/>
+    </row>
+    <row r="205" spans="1:10">
+      <c r="A205" s="14" t="s">
+        <v>145</v>
+      </c>
+      <c r="B205" s="14"/>
+      <c r="C205" s="14"/>
+    </row>
+    <row r="206" spans="1:10">
+      <c r="A206" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B206" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C206" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10">
+      <c r="A207" s="17">
+        <v>189</v>
+      </c>
+      <c r="B207" s="17" t="s">
+        <v>163</v>
+      </c>
+      <c r="C207" s="18" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10">
+      <c r="A209" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="B209" s="9"/>
+      <c r="C209" s="9"/>
+      <c r="D209" s="9"/>
+      <c r="E209" s="9"/>
+      <c r="F209" s="9"/>
+      <c r="G209" s="9"/>
+      <c r="H209" s="9"/>
+    </row>
+    <row r="210" spans="1:10">
+      <c r="A210" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B210" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C210" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D210" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E210" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F210" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G210" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H210" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10">
+      <c r="A211" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B211" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D211" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="E211" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F211" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G211" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H211" s="6" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10">
+      <c r="A212" s="12" t="s">
+        <v>167</v>
+      </c>
+      <c r="B212" s="13"/>
+      <c r="C212" s="13"/>
+      <c r="D212" s="13"/>
+      <c r="E212" s="13"/>
+      <c r="F212" s="13"/>
+      <c r="G212" s="13"/>
+      <c r="H212" s="13"/>
+    </row>
+    <row r="214" spans="1:10">
+      <c r="A214" s="14" t="s">
+        <v>168</v>
+      </c>
+      <c r="B214" s="14"/>
+      <c r="C214" s="14"/>
+    </row>
+    <row r="215" spans="1:10">
+      <c r="A215" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B215" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C215" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10">
+      <c r="A216" s="17">
+        <v>856</v>
+      </c>
+      <c r="B216" s="17" t="s">
+        <v>49</v>
+      </c>
+      <c r="C216" s="18" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="B218" s="19"/>
+      <c r="C218" s="19"/>
+      <c r="D218" s="19"/>
+      <c r="E218" s="19"/>
+    </row>
+    <row r="219" spans="1:10">
+      <c r="A219" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B219" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C219" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D219" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E219" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10">
+      <c r="A220" s="22" t="s">
+        <v>149</v>
+      </c>
+      <c r="B220" s="22" t="s">
+        <v>150</v>
+      </c>
+      <c r="C220" s="22" t="s">
+        <v>140</v>
+      </c>
+      <c r="D220" s="23" t="s">
+        <v>169</v>
+      </c>
+      <c r="E220" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10">
+      <c r="A222" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="B222" s="9"/>
+      <c r="C222" s="9"/>
+      <c r="D222" s="9"/>
+      <c r="E222" s="9"/>
+      <c r="F222" s="9"/>
+      <c r="G222" s="9"/>
+      <c r="H222" s="9"/>
+    </row>
+    <row r="223" spans="1:10">
+      <c r="A223" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B223" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C223" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D223" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E223" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F223" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G223" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H223" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10">
+      <c r="A224" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B224" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D224" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="E224" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F224" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G224" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H224" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10">
+      <c r="A225" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="B225" s="13"/>
+      <c r="C225" s="13"/>
+      <c r="D225" s="13"/>
+      <c r="E225" s="13"/>
+      <c r="F225" s="13"/>
+      <c r="G225" s="13"/>
+      <c r="H225" s="13"/>
+    </row>
+    <row r="227" spans="1:10">
+      <c r="A227" s="14" t="s">
+        <v>168</v>
+      </c>
+      <c r="B227" s="14"/>
+      <c r="C227" s="14"/>
+    </row>
+    <row r="228" spans="1:10">
+      <c r="A228" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B228" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C228" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10">
+      <c r="A229" s="17">
+        <v>856</v>
+      </c>
+      <c r="B229" s="17" t="s">
+        <v>49</v>
+      </c>
+      <c r="C229" s="18" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10">
+      <c r="A231" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="B231" s="9"/>
+      <c r="C231" s="9"/>
+      <c r="D231" s="9"/>
+      <c r="E231" s="9"/>
+      <c r="F231" s="9"/>
+      <c r="G231" s="9"/>
+      <c r="H231" s="9"/>
+    </row>
+    <row r="232" spans="1:10">
+      <c r="A232" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B232" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C232" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D232" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E232" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F232" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G232" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H232" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10">
+      <c r="A233" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B233" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D233" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="E233" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F233" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G233" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H233" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10">
+      <c r="A234" s="12" t="s">
+        <v>175</v>
+      </c>
+      <c r="B234" s="13"/>
+      <c r="C234" s="13"/>
+      <c r="D234" s="13"/>
+      <c r="E234" s="13"/>
+      <c r="F234" s="13"/>
+      <c r="G234" s="13"/>
+      <c r="H234" s="13"/>
+    </row>
+    <row r="236" spans="1:10">
+      <c r="A236" s="14" t="s">
+        <v>168</v>
+      </c>
+      <c r="B236" s="14"/>
+      <c r="C236" s="14"/>
+    </row>
+    <row r="237" spans="1:10">
+      <c r="A237" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B237" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C237" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238" s="17">
+        <v>856</v>
+      </c>
+      <c r="B238" s="17" t="s">
+        <v>49</v>
+      </c>
+      <c r="C238" s="18" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10">
+      <c r="A240" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="B240" s="9"/>
+      <c r="C240" s="9"/>
+      <c r="D240" s="9"/>
+      <c r="E240" s="9"/>
+      <c r="F240" s="9"/>
+      <c r="G240" s="9"/>
+      <c r="H240" s="9"/>
+    </row>
+    <row r="241" spans="1:10">
+      <c r="A241" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B241" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C241" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D241" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E241" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F241" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G241" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H241" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10">
+      <c r="A242" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="B242" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="C242" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D242" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="E242" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F242" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G242" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H242" s="6" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10">
+      <c r="A243" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="B243" s="13"/>
+      <c r="C243" s="13"/>
+      <c r="D243" s="13"/>
+      <c r="E243" s="13"/>
+      <c r="F243" s="13"/>
+      <c r="G243" s="13"/>
+      <c r="H243" s="13"/>
+    </row>
+    <row r="245" spans="1:10">
+      <c r="A245" s="14" t="s">
+        <v>182</v>
+      </c>
+      <c r="B245" s="14"/>
+      <c r="C245" s="14"/>
+    </row>
+    <row r="246" spans="1:10">
+      <c r="A246" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B246" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C246" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10">
+      <c r="A247" s="17">
+        <v>149</v>
+      </c>
+      <c r="B247" s="17" t="s">
+        <v>183</v>
+      </c>
+      <c r="C247" s="18" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10">
+      <c r="A249" s="9" t="s">
+        <v>185</v>
+      </c>
+      <c r="B249" s="9"/>
+      <c r="C249" s="9"/>
+      <c r="D249" s="9"/>
+      <c r="E249" s="9"/>
+      <c r="F249" s="9"/>
+      <c r="G249" s="9"/>
+      <c r="H249" s="9"/>
+    </row>
+    <row r="250" spans="1:10">
+      <c r="A250" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B250" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C250" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D250" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E250" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F250" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G250" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H250" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10">
+      <c r="A251" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B251" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C251" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D251" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="E251" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F251" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G251" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H251" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10">
+      <c r="A252" s="12" t="s">
+        <v>186</v>
+      </c>
+      <c r="B252" s="13"/>
+      <c r="C252" s="13"/>
+      <c r="D252" s="13"/>
+      <c r="E252" s="13"/>
+      <c r="F252" s="13"/>
+      <c r="G252" s="13"/>
+      <c r="H252" s="13"/>
+    </row>
+    <row r="254" spans="1:10">
+      <c r="A254" s="14" t="s">
+        <v>182</v>
+      </c>
+      <c r="B254" s="14"/>
+      <c r="C254" s="14"/>
+    </row>
+    <row r="255" spans="1:10">
+      <c r="A255" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B255" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C255" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10">
+      <c r="A256" s="17">
+        <v>149</v>
+      </c>
+      <c r="B256" s="17" t="s">
+        <v>183</v>
+      </c>
+      <c r="C256" s="18" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10">
+      <c r="A258" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="B258" s="9"/>
+      <c r="C258" s="9"/>
+      <c r="D258" s="9"/>
+      <c r="E258" s="9"/>
+      <c r="F258" s="9"/>
+      <c r="G258" s="9"/>
+      <c r="H258" s="9"/>
+    </row>
+    <row r="259" spans="1:10">
+      <c r="A259" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B259" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C259" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D259" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E259" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F259" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G259" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H259" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10">
+      <c r="A260" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="B260" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="C260" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D260" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="E260" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F260" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G260" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H260" s="6" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10">
+      <c r="A261" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="B261" s="13"/>
+      <c r="C261" s="13"/>
+      <c r="D261" s="13"/>
+      <c r="E261" s="13"/>
+      <c r="F261" s="13"/>
+      <c r="G261" s="13"/>
+      <c r="H261" s="13"/>
+    </row>
+    <row r="263" spans="1:10">
+      <c r="A263" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="B263" s="14"/>
+      <c r="C263" s="14"/>
+    </row>
+    <row r="264" spans="1:10">
+      <c r="A264" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B264" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C264" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10">
+      <c r="A265" s="17">
+        <v>371</v>
+      </c>
+      <c r="B265" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C265" s="18" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10">
+      <c r="A267" s="19" t="s">
+        <v>194</v>
+      </c>
+      <c r="B267" s="19"/>
+      <c r="C267" s="19"/>
+      <c r="D267" s="19"/>
+      <c r="E267" s="19"/>
+    </row>
+    <row r="268" spans="1:10">
+      <c r="A268" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B268" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C268" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D268" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E268" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10">
+      <c r="A269" s="22" t="s">
+        <v>149</v>
+      </c>
+      <c r="B269" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="C269" s="22" t="s">
+        <v>188</v>
+      </c>
+      <c r="D269" s="23" t="s">
+        <v>193</v>
+      </c>
+      <c r="E269" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="271" spans="1:10">
+      <c r="A271" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="B271" s="9"/>
+      <c r="C271" s="9"/>
+      <c r="D271" s="9"/>
+      <c r="E271" s="9"/>
+      <c r="F271" s="9"/>
+      <c r="G271" s="9"/>
+      <c r="H271" s="9"/>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B272" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C272" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D272" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E272" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F272" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G272" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H272" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10">
+      <c r="A273" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B273" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D273" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="E273" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F273" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G273" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H273" s="6" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274" s="12" t="s">
+        <v>198</v>
+      </c>
+      <c r="B274" s="13"/>
+      <c r="C274" s="13"/>
+      <c r="D274" s="13"/>
+      <c r="E274" s="13"/>
+      <c r="F274" s="13"/>
+      <c r="G274" s="13"/>
+      <c r="H274" s="13"/>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="B276" s="9"/>
+      <c r="C276" s="9"/>
+      <c r="D276" s="9"/>
+      <c r="E276" s="9"/>
+      <c r="F276" s="9"/>
+      <c r="G276" s="9"/>
+      <c r="H276" s="9"/>
+    </row>
+    <row r="277" spans="1:10">
+      <c r="A277" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B277" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C277" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D277" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E277" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F277" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G277" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H277" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10">
+      <c r="A278" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B278" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="C278" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D278" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="E278" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F278" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G278" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H278" s="6" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10">
+      <c r="A279" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="B279" s="13"/>
+      <c r="C279" s="13"/>
+      <c r="D279" s="13"/>
+      <c r="E279" s="13"/>
+      <c r="F279" s="13"/>
+      <c r="G279" s="13"/>
+      <c r="H279" s="13"/>
+    </row>
+    <row r="281" spans="1:10">
+      <c r="A281" s="14" t="s">
+        <v>202</v>
+      </c>
+      <c r="B281" s="14"/>
+      <c r="C281" s="14"/>
+    </row>
+    <row r="282" spans="1:10">
+      <c r="A282" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B282" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C282" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10">
+      <c r="A283" s="17">
+        <v>157</v>
+      </c>
+      <c r="B283" s="17" t="s">
+        <v>157</v>
+      </c>
+      <c r="C283" s="18" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10">
+      <c r="A285" s="9" t="s">
+        <v>204</v>
+      </c>
+      <c r="B285" s="9"/>
+      <c r="C285" s="9"/>
+      <c r="D285" s="9"/>
+      <c r="E285" s="9"/>
+      <c r="F285" s="9"/>
+      <c r="G285" s="9"/>
+      <c r="H285" s="9"/>
+    </row>
+    <row r="286" spans="1:10">
+      <c r="A286" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B286" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C286" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D286" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E286" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F286" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G286" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H286" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B287" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="C287" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D287" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="E287" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F287" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G287" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H287" s="6" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10">
+      <c r="A288" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="B288" s="13"/>
+      <c r="C288" s="13"/>
+      <c r="D288" s="13"/>
+      <c r="E288" s="13"/>
+      <c r="F288" s="13"/>
+      <c r="G288" s="13"/>
+      <c r="H288" s="13"/>
+    </row>
+    <row r="290" spans="1:10">
+      <c r="A290" s="14" t="s">
+        <v>206</v>
+      </c>
+      <c r="B290" s="14"/>
+      <c r="C290" s="14"/>
+    </row>
+    <row r="291" spans="1:10">
+      <c r="A291" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B291" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C291" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10">
+      <c r="A292" s="17">
+        <v>167</v>
+      </c>
+      <c r="B292" s="17" t="s">
+        <v>163</v>
+      </c>
+      <c r="C292" s="18" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10">
+      <c r="A294" s="9" t="s">
+        <v>207</v>
+      </c>
+      <c r="B294" s="9"/>
+      <c r="C294" s="9"/>
+      <c r="D294" s="9"/>
+      <c r="E294" s="9"/>
+      <c r="F294" s="9"/>
+      <c r="G294" s="9"/>
+      <c r="H294" s="9"/>
+    </row>
+    <row r="295" spans="1:10">
+      <c r="A295" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B295" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C295" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D295" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E295" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F295" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G295" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H295" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10">
+      <c r="A296" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B296" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="C296" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D296" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="E296" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F296" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G296" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H296" s="6" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10">
+      <c r="A297" s="12" t="s">
+        <v>208</v>
+      </c>
+      <c r="B297" s="13"/>
+      <c r="C297" s="13"/>
+      <c r="D297" s="13"/>
+      <c r="E297" s="13"/>
+      <c r="F297" s="13"/>
+      <c r="G297" s="13"/>
+      <c r="H297" s="13"/>
+    </row>
+    <row r="299" spans="1:10">
+      <c r="A299" s="14" t="s">
+        <v>209</v>
+      </c>
+      <c r="B299" s="14"/>
+      <c r="C299" s="14"/>
+    </row>
+    <row r="300" spans="1:10">
+      <c r="A300" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B300" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C300" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10">
+      <c r="A301" s="17">
+        <v>180</v>
+      </c>
+      <c r="B301" s="17" t="s">
+        <v>163</v>
+      </c>
+      <c r="C301" s="18" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10">
+      <c r="A304" s="7"/>
+    </row>
+    <row r="306" spans="1:10">
+      <c r="A306" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="B306" s="2"/>
+      <c r="C306" s="2"/>
+      <c r="D306" s="2"/>
+      <c r="E306" s="2"/>
+      <c r="F306" s="2"/>
+      <c r="G306" s="2"/>
+      <c r="H306" s="2"/>
+      <c r="I306" s="2"/>
+      <c r="J306" s="2"/>
+    </row>
+    <row r="307" spans="1:10">
+      <c r="A307" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B307" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C307" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D307" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E307" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F307" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G307" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H307" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I307" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J307" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10">
+      <c r="A308" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="B308" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="C308" s="3"/>
+      <c r="D308" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="E308" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="F308" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G308" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H308" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="G184" s="3" t="s">
+      <c r="I308" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="J308" s="6"/>
+    </row>
+    <row r="310" spans="1:10">
+      <c r="A310" t="s">
+        <v>19</v>
+      </c>
+      <c r="B310" t="s">
+        <v>212</v>
+      </c>
+      <c r="C310" t="s">
+        <v>20</v>
+      </c>
+      <c r="D310" t="s">
+        <v>216</v>
+      </c>
+      <c r="E310" t="s">
+        <v>5</v>
+      </c>
+      <c r="F310" t="s">
+        <v>213</v>
+      </c>
+      <c r="G310" t="s">
+        <v>7</v>
+      </c>
+      <c r="H310" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10">
+      <c r="A311" t="s">
+        <v>9</v>
+      </c>
+      <c r="B311" t="s">
+        <v>47</v>
+      </c>
+      <c r="C311" t="s">
+        <v>22</v>
+      </c>
+      <c r="D311">
+        <v>10</v>
+      </c>
+      <c r="E311" t="s">
+        <v>23</v>
+      </c>
+      <c r="F311" t="s">
+        <v>217</v>
+      </c>
+      <c r="G311" t="s">
+        <v>8</v>
+      </c>
+      <c r="H311" t="s">
         <v>17</v>
       </c>
-      <c r="H184" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A186" t="s">
+    </row>
+    <row r="312" spans="1:10">
+      <c r="A312" t="s">
+        <v>25</v>
+      </c>
+      <c r="B312" t="s">
+        <v>215</v>
+      </c>
+      <c r="C312" t="s">
+        <v>26</v>
+      </c>
+      <c r="D312" t="s">
+        <v>27</v>
+      </c>
+      <c r="E312" t="s">
+        <v>28</v>
+      </c>
+      <c r="F312" t="s">
+        <v>27</v>
+      </c>
+      <c r="G312" t="s">
+        <v>29</v>
+      </c>
+      <c r="H312" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="313" spans="1:10">
+      <c r="A313" t="s">
+        <v>30</v>
+      </c>
+      <c r="B313" t="s">
+        <v>27</v>
+      </c>
+      <c r="C313" t="s">
+        <v>31</v>
+      </c>
+      <c r="D313" t="s">
+        <v>32</v>
+      </c>
+      <c r="E313" t="s">
+        <v>6</v>
+      </c>
+      <c r="F313" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10">
+      <c r="A316" s="7"/>
+    </row>
+    <row r="318" spans="1:10">
+      <c r="A318" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="B318" s="2"/>
+      <c r="C318" s="2"/>
+      <c r="D318" s="2"/>
+      <c r="E318" s="2"/>
+      <c r="F318" s="2"/>
+      <c r="G318" s="2"/>
+      <c r="H318" s="2"/>
+      <c r="I318" s="2"/>
+      <c r="J318" s="2"/>
+    </row>
+    <row r="319" spans="1:10">
+      <c r="A319" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B319" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C319" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D319" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E319" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F319" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G319" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H319" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I319" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J319" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10">
+      <c r="A320" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="B320" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="C320" s="3"/>
+      <c r="D320" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="E320" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="F320" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G320" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H320" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I320" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="J320" s="6" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10">
+      <c r="A322" t="s">
+        <v>19</v>
+      </c>
+      <c r="B322" t="s">
+        <v>212</v>
+      </c>
+      <c r="C322" t="s">
         <v>20</v>
       </c>
-      <c r="B186" t="s">
-[...5 lines deleted...]
-      <c r="D186" t="s">
+      <c r="D322" t="s">
+        <v>216</v>
+      </c>
+      <c r="E322" t="s">
+        <v>5</v>
+      </c>
+      <c r="F322" t="s">
+        <v>213</v>
+      </c>
+      <c r="G322" t="s">
+        <v>7</v>
+      </c>
+      <c r="H322" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10">
+      <c r="A323" t="s">
+        <v>9</v>
+      </c>
+      <c r="B323" t="s">
+        <v>47</v>
+      </c>
+      <c r="C323" t="s">
+        <v>22</v>
+      </c>
+      <c r="D323">
+        <v>10</v>
+      </c>
+      <c r="E323" t="s">
+        <v>23</v>
+      </c>
+      <c r="F323" t="s">
+        <v>217</v>
+      </c>
+      <c r="G323" t="s">
+        <v>8</v>
+      </c>
+      <c r="H323" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10">
+      <c r="A324" t="s">
+        <v>25</v>
+      </c>
+      <c r="B324" t="s">
+        <v>215</v>
+      </c>
+      <c r="C324" t="s">
+        <v>26</v>
+      </c>
+      <c r="D324" t="s">
+        <v>218</v>
+      </c>
+      <c r="E324" t="s">
+        <v>28</v>
+      </c>
+      <c r="F324" t="s">
+        <v>27</v>
+      </c>
+      <c r="G324" t="s">
+        <v>29</v>
+      </c>
+      <c r="H324" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10">
+      <c r="A325" t="s">
+        <v>30</v>
+      </c>
+      <c r="B325" t="s">
+        <v>27</v>
+      </c>
+      <c r="C325" t="s">
+        <v>31</v>
+      </c>
+      <c r="D325" t="s">
+        <v>32</v>
+      </c>
+      <c r="E325" t="s">
+        <v>6</v>
+      </c>
+      <c r="F325" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10">
+      <c r="A328" s="7"/>
+    </row>
+    <row r="330" spans="1:10">
+      <c r="A330" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="B330" s="2"/>
+      <c r="C330" s="2"/>
+      <c r="D330" s="2"/>
+      <c r="E330" s="2"/>
+      <c r="F330" s="2"/>
+      <c r="G330" s="2"/>
+      <c r="H330" s="2"/>
+      <c r="I330" s="2"/>
+      <c r="J330" s="2"/>
+    </row>
+    <row r="331" spans="1:10">
+      <c r="A331" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B331" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C331" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D331" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E331" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F331" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G331" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H331" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I331" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J331" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10">
+      <c r="A332" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B332" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="C332" s="3"/>
+      <c r="D332" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E332" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="F332" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="G332" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H332" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="I332" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="J332" s="6" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10">
+      <c r="A334" t="s">
+        <v>19</v>
+      </c>
+      <c r="B334" t="s">
+        <v>221</v>
+      </c>
+      <c r="C334" t="s">
+        <v>20</v>
+      </c>
+      <c r="D334" t="s">
+        <v>227</v>
+      </c>
+      <c r="E334" t="s">
+        <v>5</v>
+      </c>
+      <c r="F334" t="s">
+        <v>14</v>
+      </c>
+      <c r="G334" t="s">
+        <v>7</v>
+      </c>
+      <c r="H334" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10">
+      <c r="A335" t="s">
+        <v>9</v>
+      </c>
+      <c r="B335" t="s">
+        <v>225</v>
+      </c>
+      <c r="C335" t="s">
+        <v>22</v>
+      </c>
+      <c r="D335" t="s">
+        <v>228</v>
+      </c>
+      <c r="E335" t="s">
+        <v>23</v>
+      </c>
+      <c r="F335" t="s">
+        <v>229</v>
+      </c>
+      <c r="G335" t="s">
+        <v>8</v>
+      </c>
+      <c r="H335" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10">
+      <c r="A336" t="s">
+        <v>25</v>
+      </c>
+      <c r="B336" t="s">
+        <v>226</v>
+      </c>
+      <c r="C336" t="s">
+        <v>26</v>
+      </c>
+      <c r="D336" t="s">
+        <v>226</v>
+      </c>
+      <c r="E336" t="s">
+        <v>28</v>
+      </c>
+      <c r="F336" t="s">
+        <v>27</v>
+      </c>
+      <c r="G336" t="s">
+        <v>29</v>
+      </c>
+      <c r="H336" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10">
+      <c r="A337" t="s">
+        <v>30</v>
+      </c>
+      <c r="B337" t="s">
+        <v>27</v>
+      </c>
+      <c r="C337" t="s">
+        <v>31</v>
+      </c>
+      <c r="D337" t="s">
+        <v>32</v>
+      </c>
+      <c r="E337" t="s">
+        <v>6</v>
+      </c>
+      <c r="F337" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10">
+      <c r="A340" s="7"/>
+    </row>
+    <row r="342" spans="1:10">
+      <c r="A342" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="B342" s="2"/>
+      <c r="C342" s="2"/>
+      <c r="D342" s="2"/>
+      <c r="E342" s="2"/>
+      <c r="F342" s="2"/>
+      <c r="G342" s="2"/>
+      <c r="H342" s="2"/>
+      <c r="I342" s="2"/>
+      <c r="J342" s="2"/>
+    </row>
+    <row r="343" spans="1:10">
+      <c r="A343" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B343" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C343" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D343" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E343" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F343" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G343" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H343" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I343" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J343" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10">
+      <c r="A344" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="B344" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="C344" s="3"/>
+      <c r="D344" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E344" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="F344" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="G344" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H344" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="I344" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="J344" s="6" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10">
+      <c r="A346" t="s">
+        <v>19</v>
+      </c>
+      <c r="B346" t="s">
+        <v>232</v>
+      </c>
+      <c r="C346" t="s">
+        <v>20</v>
+      </c>
+      <c r="D346" t="s">
+        <v>235</v>
+      </c>
+      <c r="E346" t="s">
+        <v>5</v>
+      </c>
+      <c r="F346" t="s">
+        <v>14</v>
+      </c>
+      <c r="G346" t="s">
+        <v>7</v>
+      </c>
+      <c r="H346" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10">
+      <c r="A347" t="s">
+        <v>9</v>
+      </c>
+      <c r="B347" t="s">
+        <v>225</v>
+      </c>
+      <c r="C347" t="s">
+        <v>22</v>
+      </c>
+      <c r="D347" t="s">
+        <v>228</v>
+      </c>
+      <c r="E347" t="s">
+        <v>23</v>
+      </c>
+      <c r="F347" t="s">
+        <v>229</v>
+      </c>
+      <c r="G347" t="s">
+        <v>8</v>
+      </c>
+      <c r="H347" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10">
+      <c r="A348" t="s">
+        <v>25</v>
+      </c>
+      <c r="B348" t="s">
+        <v>234</v>
+      </c>
+      <c r="C348" t="s">
+        <v>26</v>
+      </c>
+      <c r="D348" t="s">
+        <v>234</v>
+      </c>
+      <c r="E348" t="s">
+        <v>28</v>
+      </c>
+      <c r="F348" t="s">
+        <v>27</v>
+      </c>
+      <c r="G348" t="s">
+        <v>29</v>
+      </c>
+      <c r="H348" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="349" spans="1:10">
+      <c r="A349" t="s">
+        <v>30</v>
+      </c>
+      <c r="B349" t="s">
+        <v>27</v>
+      </c>
+      <c r="C349" t="s">
+        <v>31</v>
+      </c>
+      <c r="D349" t="s">
+        <v>32</v>
+      </c>
+      <c r="E349" t="s">
+        <v>6</v>
+      </c>
+      <c r="F349" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="352" spans="1:10">
+      <c r="A352" s="7"/>
+    </row>
+    <row r="354" spans="1:10">
+      <c r="A354" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="B354" s="2"/>
+      <c r="C354" s="2"/>
+      <c r="D354" s="2"/>
+      <c r="E354" s="2"/>
+      <c r="F354" s="2"/>
+      <c r="G354" s="2"/>
+      <c r="H354" s="2"/>
+      <c r="I354" s="2"/>
+      <c r="J354" s="2"/>
+    </row>
+    <row r="355" spans="1:10">
+      <c r="A355" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B355" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C355" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D355" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E355" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F355" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G355" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H355" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I355" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J355" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10">
+      <c r="A356" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="B356" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="C356" s="3"/>
+      <c r="D356" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E356" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="F356" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G356" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H356" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I356" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="J356" s="6" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10">
+      <c r="A358" t="s">
+        <v>19</v>
+      </c>
+      <c r="B358" t="s">
+        <v>239</v>
+      </c>
+      <c r="C358" t="s">
+        <v>20</v>
+      </c>
+      <c r="D358" t="s">
+        <v>244</v>
+      </c>
+      <c r="E358" t="s">
+        <v>5</v>
+      </c>
+      <c r="F358" t="s">
+        <v>240</v>
+      </c>
+      <c r="G358" t="s">
+        <v>7</v>
+      </c>
+      <c r="H358" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10">
+      <c r="A359" t="s">
+        <v>9</v>
+      </c>
+      <c r="B359" t="s">
+        <v>242</v>
+      </c>
+      <c r="C359" t="s">
+        <v>22</v>
+      </c>
+      <c r="D359" t="s">
+        <v>245</v>
+      </c>
+      <c r="E359" t="s">
+        <v>23</v>
+      </c>
+      <c r="F359" t="s">
+        <v>229</v>
+      </c>
+      <c r="G359" t="s">
+        <v>8</v>
+      </c>
+      <c r="H359" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10">
+      <c r="A360" t="s">
+        <v>25</v>
+      </c>
+      <c r="B360" t="s">
+        <v>243</v>
+      </c>
+      <c r="C360" t="s">
+        <v>26</v>
+      </c>
+      <c r="D360" t="s">
+        <v>243</v>
+      </c>
+      <c r="E360" t="s">
+        <v>28</v>
+      </c>
+      <c r="F360" t="s">
+        <v>27</v>
+      </c>
+      <c r="G360" t="s">
+        <v>29</v>
+      </c>
+      <c r="H360" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10">
+      <c r="A361" t="s">
+        <v>30</v>
+      </c>
+      <c r="B361" t="s">
+        <v>27</v>
+      </c>
+      <c r="C361" t="s">
+        <v>31</v>
+      </c>
+      <c r="D361" t="s">
+        <v>32</v>
+      </c>
+      <c r="E361" t="s">
+        <v>6</v>
+      </c>
+      <c r="F361" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10">
+      <c r="A364" s="7"/>
+    </row>
+    <row r="366" spans="1:10">
+      <c r="A366" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="B366" s="2"/>
+      <c r="C366" s="2"/>
+      <c r="D366" s="2"/>
+      <c r="E366" s="2"/>
+      <c r="F366" s="2"/>
+      <c r="G366" s="2"/>
+      <c r="H366" s="2"/>
+      <c r="I366" s="2"/>
+      <c r="J366" s="2"/>
+    </row>
+    <row r="367" spans="1:10">
+      <c r="A367" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B367" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C367" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D367" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E367" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F367" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G367" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H367" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I367" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J367" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10">
+      <c r="A368" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="B368" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="C368" s="3"/>
+      <c r="D368" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E368" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="F368" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G368" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H368" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I368" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="J368" s="6" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10">
+      <c r="A370" t="s">
+        <v>19</v>
+      </c>
+      <c r="B370" t="s">
+        <v>247</v>
+      </c>
+      <c r="C370" t="s">
+        <v>20</v>
+      </c>
+      <c r="D370" t="s">
+        <v>244</v>
+      </c>
+      <c r="E370" t="s">
+        <v>5</v>
+      </c>
+      <c r="F370" t="s">
+        <v>240</v>
+      </c>
+      <c r="G370" t="s">
+        <v>7</v>
+      </c>
+      <c r="H370" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10">
+      <c r="A371" t="s">
+        <v>9</v>
+      </c>
+      <c r="B371" t="s">
+        <v>242</v>
+      </c>
+      <c r="C371" t="s">
+        <v>22</v>
+      </c>
+      <c r="D371" t="s">
         <v>50</v>
       </c>
-      <c r="E186" t="s">
+      <c r="E371" t="s">
+        <v>23</v>
+      </c>
+      <c r="F371" t="s">
+        <v>229</v>
+      </c>
+      <c r="G371" t="s">
+        <v>8</v>
+      </c>
+      <c r="H371" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10">
+      <c r="A372" t="s">
+        <v>25</v>
+      </c>
+      <c r="B372" t="s">
+        <v>249</v>
+      </c>
+      <c r="C372" t="s">
+        <v>26</v>
+      </c>
+      <c r="D372" t="s">
+        <v>249</v>
+      </c>
+      <c r="E372" t="s">
+        <v>28</v>
+      </c>
+      <c r="F372" t="s">
+        <v>27</v>
+      </c>
+      <c r="G372" t="s">
+        <v>29</v>
+      </c>
+      <c r="H372" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="373" spans="1:10">
+      <c r="A373" t="s">
+        <v>30</v>
+      </c>
+      <c r="B373" t="s">
+        <v>27</v>
+      </c>
+      <c r="C373" t="s">
+        <v>31</v>
+      </c>
+      <c r="D373" t="s">
+        <v>32</v>
+      </c>
+      <c r="E373" t="s">
+        <v>6</v>
+      </c>
+      <c r="F373" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10">
+      <c r="A376" s="7"/>
+    </row>
+    <row r="378" spans="1:10">
+      <c r="A378" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="B378" s="2"/>
+      <c r="C378" s="2"/>
+      <c r="D378" s="2"/>
+      <c r="E378" s="2"/>
+      <c r="F378" s="2"/>
+      <c r="G378" s="2"/>
+      <c r="H378" s="2"/>
+      <c r="I378" s="2"/>
+      <c r="J378" s="2"/>
+    </row>
+    <row r="379" spans="1:10">
+      <c r="A379" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B379" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C379" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D379" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G186" t="s">
+      <c r="E379" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F379" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="H186" t="s">
-[...4 lines deleted...]
-      <c r="A187" t="s">
+      <c r="G379" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H379" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B187" t="s">
-[...2 lines deleted...]
-      <c r="C187" t="s">
+      <c r="I379" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J379" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10">
+      <c r="A380" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="B380" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="C380" s="3"/>
+      <c r="D380" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E380" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="F380" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G380" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H380" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I380" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="J380" s="6" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="382" spans="1:10">
+      <c r="A382" t="s">
+        <v>19</v>
+      </c>
+      <c r="B382" t="s">
+        <v>252</v>
+      </c>
+      <c r="C382" t="s">
+        <v>20</v>
+      </c>
+      <c r="D382" t="s">
+        <v>244</v>
+      </c>
+      <c r="E382" t="s">
+        <v>5</v>
+      </c>
+      <c r="F382" t="s">
+        <v>240</v>
+      </c>
+      <c r="G382" t="s">
+        <v>7</v>
+      </c>
+      <c r="H382" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10">
+      <c r="A383" t="s">
+        <v>9</v>
+      </c>
+      <c r="B383" t="s">
+        <v>242</v>
+      </c>
+      <c r="C383" t="s">
+        <v>22</v>
+      </c>
+      <c r="D383" t="s">
+        <v>255</v>
+      </c>
+      <c r="E383" t="s">
         <v>23</v>
       </c>
-      <c r="D187" t="s">
-[...2 lines deleted...]
-      <c r="E187" t="s">
+      <c r="F383" t="s">
+        <v>229</v>
+      </c>
+      <c r="G383" t="s">
+        <v>8</v>
+      </c>
+      <c r="H383" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10">
+      <c r="A384" t="s">
         <v>25</v>
       </c>
-      <c r="F187" t="s">
+      <c r="B384" t="s">
+        <v>254</v>
+      </c>
+      <c r="C384" t="s">
         <v>26</v>
       </c>
-      <c r="G187" t="s">
+      <c r="D384" t="s">
+        <v>254</v>
+      </c>
+      <c r="E384" t="s">
+        <v>28</v>
+      </c>
+      <c r="F384" t="s">
+        <v>27</v>
+      </c>
+      <c r="G384" t="s">
+        <v>29</v>
+      </c>
+      <c r="H384" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10">
+      <c r="A385" t="s">
+        <v>30</v>
+      </c>
+      <c r="B385" t="s">
+        <v>27</v>
+      </c>
+      <c r="C385" t="s">
+        <v>31</v>
+      </c>
+      <c r="D385" t="s">
+        <v>32</v>
+      </c>
+      <c r="E385" t="s">
+        <v>6</v>
+      </c>
+      <c r="F385" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10">
+      <c r="A388" s="7"/>
+    </row>
+    <row r="390" spans="1:10">
+      <c r="A390" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="B390" s="2"/>
+      <c r="C390" s="2"/>
+      <c r="D390" s="2"/>
+      <c r="E390" s="2"/>
+      <c r="F390" s="2"/>
+      <c r="G390" s="2"/>
+      <c r="H390" s="2"/>
+      <c r="I390" s="2"/>
+      <c r="J390" s="2"/>
+    </row>
+    <row r="391" spans="1:10">
+      <c r="A391" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B391" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C391" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D391" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E391" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F391" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G391" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H187" t="s">
-[...10 lines deleted...]
-      <c r="C188" t="s">
+      <c r="H391" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I391" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J391" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10">
+      <c r="A392" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="B392" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="C392" s="3"/>
+      <c r="D392" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E392" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="F392" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G392" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H392" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I392" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="J392" s="6" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="394" spans="1:10">
+      <c r="A394" t="s">
+        <v>19</v>
+      </c>
+      <c r="B394" t="s">
+        <v>257</v>
+      </c>
+      <c r="C394" t="s">
+        <v>20</v>
+      </c>
+      <c r="D394" t="s">
+        <v>244</v>
+      </c>
+      <c r="E394" t="s">
+        <v>5</v>
+      </c>
+      <c r="F394" t="s">
+        <v>240</v>
+      </c>
+      <c r="G394" t="s">
+        <v>7</v>
+      </c>
+      <c r="H394" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="395" spans="1:10">
+      <c r="A395" t="s">
+        <v>9</v>
+      </c>
+      <c r="B395" t="s">
+        <v>242</v>
+      </c>
+      <c r="C395" t="s">
+        <v>22</v>
+      </c>
+      <c r="D395" t="s">
+        <v>260</v>
+      </c>
+      <c r="E395" t="s">
+        <v>23</v>
+      </c>
+      <c r="F395" t="s">
+        <v>229</v>
+      </c>
+      <c r="G395" t="s">
+        <v>8</v>
+      </c>
+      <c r="H395" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10">
+      <c r="A396" t="s">
+        <v>25</v>
+      </c>
+      <c r="B396" t="s">
+        <v>259</v>
+      </c>
+      <c r="C396" t="s">
+        <v>26</v>
+      </c>
+      <c r="D396" t="s">
+        <v>259</v>
+      </c>
+      <c r="E396" t="s">
         <v>28</v>
       </c>
-      <c r="D188" t="s">
-[...2 lines deleted...]
-      <c r="E188" t="s">
+      <c r="F396" t="s">
+        <v>27</v>
+      </c>
+      <c r="G396" t="s">
         <v>29</v>
       </c>
-      <c r="F188" t="s">
+      <c r="H396" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="397" spans="1:10">
+      <c r="A397" t="s">
         <v>30</v>
       </c>
-      <c r="G188" t="s">
+      <c r="B397" t="s">
+        <v>27</v>
+      </c>
+      <c r="C397" t="s">
         <v>31</v>
       </c>
-      <c r="H188" t="s">
+      <c r="D397" t="s">
+        <v>32</v>
+      </c>
+      <c r="E397" t="s">
+        <v>6</v>
+      </c>
+      <c r="F397" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10">
+      <c r="A400" s="7"/>
+    </row>
+    <row r="402" spans="1:10">
+      <c r="A402" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="B402" s="2"/>
+      <c r="C402" s="2"/>
+      <c r="D402" s="2"/>
+      <c r="E402" s="2"/>
+      <c r="F402" s="2"/>
+      <c r="G402" s="2"/>
+      <c r="H402" s="2"/>
+      <c r="I402" s="2"/>
+      <c r="J402" s="2"/>
+    </row>
+    <row r="403" spans="1:10">
+      <c r="A403" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B403" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C403" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D403" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E403" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F403" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G403" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H403" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I403" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J403" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10">
+      <c r="A404" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B404" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="C404" s="3"/>
+      <c r="D404" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E404" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="F404" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G404" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H404" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I404" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="J404" s="6" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="406" spans="1:10">
+      <c r="A406" t="s">
+        <v>19</v>
+      </c>
+      <c r="B406" t="s">
+        <v>263</v>
+      </c>
+      <c r="C406" t="s">
+        <v>20</v>
+      </c>
+      <c r="D406" t="s">
+        <v>244</v>
+      </c>
+      <c r="E406" t="s">
+        <v>5</v>
+      </c>
+      <c r="F406" t="s">
+        <v>240</v>
+      </c>
+      <c r="G406" t="s">
+        <v>7</v>
+      </c>
+      <c r="H406" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10">
+      <c r="A407" t="s">
+        <v>9</v>
+      </c>
+      <c r="B407" t="s">
+        <v>242</v>
+      </c>
+      <c r="C407" t="s">
+        <v>22</v>
+      </c>
+      <c r="D407" t="s">
+        <v>260</v>
+      </c>
+      <c r="E407" t="s">
+        <v>23</v>
+      </c>
+      <c r="F407" t="s">
+        <v>229</v>
+      </c>
+      <c r="G407" t="s">
+        <v>8</v>
+      </c>
+      <c r="H407" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10">
+      <c r="A408" t="s">
+        <v>25</v>
+      </c>
+      <c r="B408" t="s">
+        <v>265</v>
+      </c>
+      <c r="C408" t="s">
+        <v>26</v>
+      </c>
+      <c r="D408" t="s">
+        <v>265</v>
+      </c>
+      <c r="E408" t="s">
+        <v>28</v>
+      </c>
+      <c r="F408" t="s">
+        <v>27</v>
+      </c>
+      <c r="G408" t="s">
+        <v>29</v>
+      </c>
+      <c r="H408" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10">
+      <c r="A409" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A189" t="s">
+      <c r="B409" t="s">
+        <v>27</v>
+      </c>
+      <c r="C409" t="s">
+        <v>31</v>
+      </c>
+      <c r="D409" t="s">
         <v>32</v>
       </c>
-      <c r="B189" t="s">
+      <c r="E409" t="s">
+        <v>6</v>
+      </c>
+      <c r="F409" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10">
+      <c r="A412" s="7"/>
+    </row>
+    <row r="414" spans="1:10">
+      <c r="A414" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="B414" s="2"/>
+      <c r="C414" s="2"/>
+      <c r="D414" s="2"/>
+      <c r="E414" s="2"/>
+      <c r="F414" s="2"/>
+      <c r="G414" s="2"/>
+      <c r="H414" s="2"/>
+      <c r="I414" s="2"/>
+      <c r="J414" s="2"/>
+    </row>
+    <row r="415" spans="1:10">
+      <c r="A415" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B415" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C415" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D415" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E415" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F415" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G415" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H415" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I415" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J415" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10">
+      <c r="A416" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B416" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="C416" s="3"/>
+      <c r="D416" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E416" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="F416" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G416" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H416" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I416" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="J416" s="6" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10">
+      <c r="A418" t="s">
+        <v>19</v>
+      </c>
+      <c r="B418" t="s">
+        <v>267</v>
+      </c>
+      <c r="C418" t="s">
+        <v>20</v>
+      </c>
+      <c r="D418" t="s">
+        <v>244</v>
+      </c>
+      <c r="E418" t="s">
+        <v>5</v>
+      </c>
+      <c r="F418" t="s">
+        <v>240</v>
+      </c>
+      <c r="G418" t="s">
+        <v>7</v>
+      </c>
+      <c r="H418" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="419" spans="1:10">
+      <c r="A419" t="s">
+        <v>9</v>
+      </c>
+      <c r="B419" t="s">
+        <v>242</v>
+      </c>
+      <c r="C419" t="s">
+        <v>22</v>
+      </c>
+      <c r="D419" t="s">
+        <v>255</v>
+      </c>
+      <c r="E419" t="s">
+        <v>23</v>
+      </c>
+      <c r="F419" t="s">
+        <v>229</v>
+      </c>
+      <c r="G419" t="s">
+        <v>8</v>
+      </c>
+      <c r="H419" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10">
+      <c r="A420" t="s">
+        <v>25</v>
+      </c>
+      <c r="B420" t="s">
+        <v>269</v>
+      </c>
+      <c r="C420" t="s">
+        <v>26</v>
+      </c>
+      <c r="D420" t="s">
+        <v>269</v>
+      </c>
+      <c r="E420" t="s">
+        <v>28</v>
+      </c>
+      <c r="F420" t="s">
+        <v>27</v>
+      </c>
+      <c r="G420" t="s">
+        <v>29</v>
+      </c>
+      <c r="H420" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="421" spans="1:10">
+      <c r="A421" t="s">
         <v>30</v>
       </c>
-      <c r="C189" t="s">
-[...5 lines deleted...]
-      <c r="E189" t="s">
+      <c r="B421" t="s">
+        <v>27</v>
+      </c>
+      <c r="C421" t="s">
+        <v>31</v>
+      </c>
+      <c r="D421" t="s">
+        <v>32</v>
+      </c>
+      <c r="E421" t="s">
         <v>6</v>
       </c>
-      <c r="F189" t="s">
-[...21 lines deleted...]
-      <c r="A195" s="4" t="s">
+      <c r="F421" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10">
+      <c r="A424" s="7"/>
+    </row>
+    <row r="426" spans="1:10">
+      <c r="A426" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="B426" s="2"/>
+      <c r="C426" s="2"/>
+      <c r="D426" s="2"/>
+      <c r="E426" s="2"/>
+      <c r="F426" s="2"/>
+      <c r="G426" s="2"/>
+      <c r="H426" s="2"/>
+      <c r="I426" s="2"/>
+      <c r="J426" s="2"/>
+    </row>
+    <row r="427" spans="1:10">
+      <c r="A427" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B195" s="4" t="s">
+      <c r="B427" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C195" s="4" t="s">
+      <c r="C427" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D195" s="4" t="s">
+      <c r="D427" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E195" s="4" t="s">
+      <c r="E427" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F195" s="4" t="s">
+      <c r="F427" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G195" s="4" t="s">
+      <c r="G427" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H195" s="4" t="s">
+      <c r="H427" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I195" s="5" t="s">
+      <c r="I427" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J195" s="5" t="s">
+      <c r="J427" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="196" spans="1:10">
-[...30 lines deleted...]
-      <c r="A198" t="s">
+    <row r="428" spans="1:10">
+      <c r="A428" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B428" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="C428" s="3"/>
+      <c r="D428" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E428" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="F428" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G428" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H428" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I428" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="J428" s="6" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10">
+      <c r="A430" t="s">
+        <v>19</v>
+      </c>
+      <c r="B430" t="s">
+        <v>271</v>
+      </c>
+      <c r="C430" t="s">
         <v>20</v>
       </c>
-      <c r="B198" t="s">
-[...8 lines deleted...]
-      <c r="E198" t="s">
+      <c r="D430" t="s">
+        <v>244</v>
+      </c>
+      <c r="E430" t="s">
         <v>5</v>
       </c>
-      <c r="F198" t="s">
-[...2 lines deleted...]
-      <c r="G198" t="s">
+      <c r="F430" t="s">
+        <v>240</v>
+      </c>
+      <c r="G430" t="s">
         <v>7</v>
       </c>
-      <c r="H198" t="s">
-[...4 lines deleted...]
-      <c r="A199" t="s">
+      <c r="H430" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10">
+      <c r="A431" t="s">
         <v>9</v>
       </c>
-      <c r="B199" t="s">
-[...2 lines deleted...]
-      <c r="C199" t="s">
+      <c r="B431" t="s">
+        <v>242</v>
+      </c>
+      <c r="C431" t="s">
+        <v>22</v>
+      </c>
+      <c r="D431" t="s">
+        <v>255</v>
+      </c>
+      <c r="E431" t="s">
         <v>23</v>
       </c>
-      <c r="D199" t="s">
-[...2 lines deleted...]
-      <c r="E199" t="s">
+      <c r="F431" t="s">
+        <v>229</v>
+      </c>
+      <c r="G431" t="s">
+        <v>8</v>
+      </c>
+      <c r="H431" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10">
+      <c r="A432" t="s">
         <v>25</v>
       </c>
-      <c r="F199" t="s">
+      <c r="B432" t="s">
+        <v>273</v>
+      </c>
+      <c r="C432" t="s">
         <v>26</v>
       </c>
-      <c r="G199" t="s">
+      <c r="D432" t="s">
+        <v>273</v>
+      </c>
+      <c r="E432" t="s">
+        <v>28</v>
+      </c>
+      <c r="F432" t="s">
+        <v>27</v>
+      </c>
+      <c r="G432" t="s">
+        <v>29</v>
+      </c>
+      <c r="H432" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="433" spans="1:10">
+      <c r="A433" t="s">
+        <v>30</v>
+      </c>
+      <c r="B433" t="s">
+        <v>27</v>
+      </c>
+      <c r="C433" t="s">
+        <v>31</v>
+      </c>
+      <c r="D433" t="s">
+        <v>32</v>
+      </c>
+      <c r="E433" t="s">
+        <v>6</v>
+      </c>
+      <c r="F433" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="436" spans="1:10">
+      <c r="A436" s="7"/>
+    </row>
+    <row r="438" spans="1:10">
+      <c r="A438" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="B438" s="2"/>
+      <c r="C438" s="2"/>
+      <c r="D438" s="2"/>
+      <c r="E438" s="2"/>
+      <c r="F438" s="2"/>
+      <c r="G438" s="2"/>
+      <c r="H438" s="2"/>
+      <c r="I438" s="2"/>
+      <c r="J438" s="2"/>
+    </row>
+    <row r="439" spans="1:10">
+      <c r="A439" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B439" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C439" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D439" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E439" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F439" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G439" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H199" t="s">
-[...10 lines deleted...]
-      <c r="C200" t="s">
+      <c r="H439" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I439" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J439" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10">
+      <c r="A440" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B440" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="C440" s="3"/>
+      <c r="D440" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E440" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="F440" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G440" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H440" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I440" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="J440" s="6" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10">
+      <c r="A442" t="s">
+        <v>19</v>
+      </c>
+      <c r="B442" t="s">
+        <v>275</v>
+      </c>
+      <c r="C442" t="s">
+        <v>20</v>
+      </c>
+      <c r="D442" t="s">
+        <v>244</v>
+      </c>
+      <c r="E442" t="s">
+        <v>5</v>
+      </c>
+      <c r="F442" t="s">
+        <v>240</v>
+      </c>
+      <c r="G442" t="s">
+        <v>7</v>
+      </c>
+      <c r="H442" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10">
+      <c r="A443" t="s">
+        <v>9</v>
+      </c>
+      <c r="B443" t="s">
+        <v>242</v>
+      </c>
+      <c r="C443" t="s">
+        <v>22</v>
+      </c>
+      <c r="D443" t="s">
+        <v>260</v>
+      </c>
+      <c r="E443" t="s">
+        <v>23</v>
+      </c>
+      <c r="F443" t="s">
+        <v>229</v>
+      </c>
+      <c r="G443" t="s">
+        <v>8</v>
+      </c>
+      <c r="H443" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10">
+      <c r="A444" t="s">
+        <v>25</v>
+      </c>
+      <c r="B444" t="s">
+        <v>277</v>
+      </c>
+      <c r="C444" t="s">
+        <v>26</v>
+      </c>
+      <c r="D444" t="s">
+        <v>277</v>
+      </c>
+      <c r="E444" t="s">
         <v>28</v>
       </c>
-      <c r="D200" t="s">
-[...2 lines deleted...]
-      <c r="E200" t="s">
+      <c r="F444" t="s">
+        <v>27</v>
+      </c>
+      <c r="G444" t="s">
         <v>29</v>
       </c>
-      <c r="F200" t="s">
+      <c r="H444" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="445" spans="1:10">
+      <c r="A445" t="s">
         <v>30</v>
       </c>
-      <c r="G200" t="s">
+      <c r="B445" t="s">
+        <v>27</v>
+      </c>
+      <c r="C445" t="s">
         <v>31</v>
       </c>
-      <c r="H200" t="s">
+      <c r="D445" t="s">
+        <v>32</v>
+      </c>
+      <c r="E445" t="s">
+        <v>6</v>
+      </c>
+      <c r="F445" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10">
+      <c r="A448" s="7"/>
+    </row>
+    <row r="450" spans="1:10">
+      <c r="A450" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="B450" s="2"/>
+      <c r="C450" s="2"/>
+      <c r="D450" s="2"/>
+      <c r="E450" s="2"/>
+      <c r="F450" s="2"/>
+      <c r="G450" s="2"/>
+      <c r="H450" s="2"/>
+      <c r="I450" s="2"/>
+      <c r="J450" s="2"/>
+    </row>
+    <row r="451" spans="1:10">
+      <c r="A451" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B451" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C451" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D451" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E451" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F451" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G451" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H451" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I451" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J451" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10">
+      <c r="A452" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B452" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="C452" s="3"/>
+      <c r="D452" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E452" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="F452" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G452" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H452" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I452" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="J452" s="6" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="454" spans="1:10">
+      <c r="A454" t="s">
+        <v>19</v>
+      </c>
+      <c r="B454" t="s">
+        <v>279</v>
+      </c>
+      <c r="C454" t="s">
+        <v>20</v>
+      </c>
+      <c r="D454" t="s">
+        <v>244</v>
+      </c>
+      <c r="E454" t="s">
+        <v>5</v>
+      </c>
+      <c r="F454" t="s">
+        <v>240</v>
+      </c>
+      <c r="G454" t="s">
+        <v>7</v>
+      </c>
+      <c r="H454" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="455" spans="1:10">
+      <c r="A455" t="s">
+        <v>9</v>
+      </c>
+      <c r="B455" t="s">
+        <v>242</v>
+      </c>
+      <c r="C455" t="s">
+        <v>22</v>
+      </c>
+      <c r="D455" t="s">
+        <v>255</v>
+      </c>
+      <c r="E455" t="s">
+        <v>23</v>
+      </c>
+      <c r="F455" t="s">
+        <v>229</v>
+      </c>
+      <c r="G455" t="s">
+        <v>8</v>
+      </c>
+      <c r="H455" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="456" spans="1:10">
+      <c r="A456" t="s">
+        <v>25</v>
+      </c>
+      <c r="B456" t="s">
+        <v>281</v>
+      </c>
+      <c r="C456" t="s">
+        <v>26</v>
+      </c>
+      <c r="D456" t="s">
+        <v>281</v>
+      </c>
+      <c r="E456" t="s">
+        <v>28</v>
+      </c>
+      <c r="F456" t="s">
+        <v>27</v>
+      </c>
+      <c r="G456" t="s">
+        <v>29</v>
+      </c>
+      <c r="H456" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="457" spans="1:10">
+      <c r="A457" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A201" t="s">
+      <c r="B457" t="s">
+        <v>27</v>
+      </c>
+      <c r="C457" t="s">
+        <v>31</v>
+      </c>
+      <c r="D457" t="s">
         <v>32</v>
       </c>
-      <c r="B201" t="s">
+      <c r="E457" t="s">
+        <v>6</v>
+      </c>
+      <c r="F457" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="460" spans="1:10">
+      <c r="A460" s="7"/>
+    </row>
+    <row r="462" spans="1:10">
+      <c r="A462" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="B462" s="2"/>
+      <c r="C462" s="2"/>
+      <c r="D462" s="2"/>
+      <c r="E462" s="2"/>
+      <c r="F462" s="2"/>
+      <c r="G462" s="2"/>
+      <c r="H462" s="2"/>
+      <c r="I462" s="2"/>
+      <c r="J462" s="2"/>
+    </row>
+    <row r="463" spans="1:10">
+      <c r="A463" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B463" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C463" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D463" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E463" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F463" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G463" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H463" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I463" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J463" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10">
+      <c r="A464" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="B464" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="C464" s="3"/>
+      <c r="D464" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E464" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="F464" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G464" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H464" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I464" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="J464" s="6" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="466" spans="1:10">
+      <c r="A466" t="s">
+        <v>19</v>
+      </c>
+      <c r="B466" t="s">
+        <v>284</v>
+      </c>
+      <c r="C466" t="s">
+        <v>20</v>
+      </c>
+      <c r="D466" t="s">
+        <v>244</v>
+      </c>
+      <c r="E466" t="s">
+        <v>5</v>
+      </c>
+      <c r="F466" t="s">
+        <v>240</v>
+      </c>
+      <c r="G466" t="s">
+        <v>7</v>
+      </c>
+      <c r="H466" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="467" spans="1:10">
+      <c r="A467" t="s">
+        <v>9</v>
+      </c>
+      <c r="B467" t="s">
+        <v>242</v>
+      </c>
+      <c r="C467" t="s">
+        <v>22</v>
+      </c>
+      <c r="D467" t="s">
+        <v>260</v>
+      </c>
+      <c r="E467" t="s">
+        <v>23</v>
+      </c>
+      <c r="F467" t="s">
+        <v>229</v>
+      </c>
+      <c r="G467" t="s">
+        <v>8</v>
+      </c>
+      <c r="H467" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10">
+      <c r="A468" t="s">
+        <v>25</v>
+      </c>
+      <c r="B468" t="s">
+        <v>286</v>
+      </c>
+      <c r="C468" t="s">
+        <v>26</v>
+      </c>
+      <c r="D468" t="s">
+        <v>286</v>
+      </c>
+      <c r="E468" t="s">
+        <v>28</v>
+      </c>
+      <c r="F468" t="s">
+        <v>27</v>
+      </c>
+      <c r="G468" t="s">
+        <v>29</v>
+      </c>
+      <c r="H468" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="469" spans="1:10">
+      <c r="A469" t="s">
         <v>30</v>
       </c>
-      <c r="C201" t="s">
-[...5 lines deleted...]
-      <c r="E201" t="s">
+      <c r="B469" t="s">
+        <v>27</v>
+      </c>
+      <c r="C469" t="s">
+        <v>31</v>
+      </c>
+      <c r="D469" t="s">
+        <v>32</v>
+      </c>
+      <c r="E469" t="s">
         <v>6</v>
       </c>
-      <c r="F201" t="s">
-[...21 lines deleted...]
-      <c r="A207" s="4" t="s">
+      <c r="F469" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="472" spans="1:10">
+      <c r="A472" s="7"/>
+    </row>
+    <row r="474" spans="1:10">
+      <c r="A474" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="B474" s="2"/>
+      <c r="C474" s="2"/>
+      <c r="D474" s="2"/>
+      <c r="E474" s="2"/>
+      <c r="F474" s="2"/>
+      <c r="G474" s="2"/>
+      <c r="H474" s="2"/>
+      <c r="I474" s="2"/>
+      <c r="J474" s="2"/>
+    </row>
+    <row r="475" spans="1:10">
+      <c r="A475" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B207" s="4" t="s">
+      <c r="B475" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C207" s="4" t="s">
+      <c r="C475" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D207" s="4" t="s">
+      <c r="D475" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E207" s="4" t="s">
+      <c r="E475" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F207" s="4" t="s">
+      <c r="F475" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G207" s="4" t="s">
+      <c r="G475" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H207" s="4" t="s">
+      <c r="H475" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I207" s="5" t="s">
+      <c r="I475" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J207" s="5" t="s">
+      <c r="J475" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="208" spans="1:10">
-[...30 lines deleted...]
-      <c r="A210" t="s">
+    <row r="476" spans="1:10">
+      <c r="A476" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="B476" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="C476" s="3"/>
+      <c r="D476" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E476" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="F476" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G476" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H476" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I476" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="J476" s="6" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="478" spans="1:10">
+      <c r="A478" t="s">
+        <v>19</v>
+      </c>
+      <c r="B478" t="s">
+        <v>288</v>
+      </c>
+      <c r="C478" t="s">
         <v>20</v>
       </c>
-      <c r="B210" t="s">
-[...8 lines deleted...]
-      <c r="E210" t="s">
+      <c r="D478" t="s">
+        <v>244</v>
+      </c>
+      <c r="E478" t="s">
         <v>5</v>
       </c>
-      <c r="F210" t="s">
-[...2 lines deleted...]
-      <c r="G210" t="s">
+      <c r="F478" t="s">
+        <v>240</v>
+      </c>
+      <c r="G478" t="s">
         <v>7</v>
       </c>
-      <c r="H210" t="s">
-[...4 lines deleted...]
-      <c r="A211" t="s">
+      <c r="H478" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10">
+      <c r="A479" t="s">
         <v>9</v>
       </c>
-      <c r="B211" t="s">
-[...2 lines deleted...]
-      <c r="C211" t="s">
+      <c r="B479" t="s">
+        <v>242</v>
+      </c>
+      <c r="C479" t="s">
+        <v>22</v>
+      </c>
+      <c r="D479" t="s">
+        <v>255</v>
+      </c>
+      <c r="E479" t="s">
         <v>23</v>
       </c>
-      <c r="D211" t="s">
-[...2 lines deleted...]
-      <c r="E211" t="s">
+      <c r="F479" t="s">
+        <v>229</v>
+      </c>
+      <c r="G479" t="s">
+        <v>8</v>
+      </c>
+      <c r="H479" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="480" spans="1:10">
+      <c r="A480" t="s">
         <v>25</v>
       </c>
-      <c r="F211" t="s">
+      <c r="B480" t="s">
+        <v>290</v>
+      </c>
+      <c r="C480" t="s">
         <v>26</v>
       </c>
-      <c r="G211" t="s">
+      <c r="D480" t="s">
+        <v>290</v>
+      </c>
+      <c r="E480" t="s">
+        <v>28</v>
+      </c>
+      <c r="F480" t="s">
+        <v>27</v>
+      </c>
+      <c r="G480" t="s">
+        <v>29</v>
+      </c>
+      <c r="H480" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="481" spans="1:10">
+      <c r="A481" t="s">
+        <v>30</v>
+      </c>
+      <c r="B481" t="s">
+        <v>27</v>
+      </c>
+      <c r="C481" t="s">
+        <v>31</v>
+      </c>
+      <c r="D481" t="s">
+        <v>32</v>
+      </c>
+      <c r="E481" t="s">
+        <v>6</v>
+      </c>
+      <c r="F481" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="484" spans="1:10">
+      <c r="A484" s="7"/>
+    </row>
+    <row r="486" spans="1:10">
+      <c r="A486" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="B486" s="2"/>
+      <c r="C486" s="2"/>
+      <c r="D486" s="2"/>
+      <c r="E486" s="2"/>
+      <c r="F486" s="2"/>
+      <c r="G486" s="2"/>
+      <c r="H486" s="2"/>
+      <c r="I486" s="2"/>
+      <c r="J486" s="2"/>
+    </row>
+    <row r="487" spans="1:10">
+      <c r="A487" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B487" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C487" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D487" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E487" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F487" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G487" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H211" t="s">
-[...10 lines deleted...]
-      <c r="C212" t="s">
+      <c r="H487" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I487" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J487" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="488" spans="1:10">
+      <c r="A488" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="B488" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="C488" s="3"/>
+      <c r="D488" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E488" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="F488" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G488" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H488" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I488" s="6" t="s">
+        <v>294</v>
+      </c>
+      <c r="J488" s="6" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="490" spans="1:10">
+      <c r="A490" t="s">
+        <v>19</v>
+      </c>
+      <c r="B490" t="s">
+        <v>292</v>
+      </c>
+      <c r="C490" t="s">
+        <v>20</v>
+      </c>
+      <c r="D490" t="s">
+        <v>244</v>
+      </c>
+      <c r="E490" t="s">
+        <v>5</v>
+      </c>
+      <c r="F490" t="s">
+        <v>240</v>
+      </c>
+      <c r="G490" t="s">
+        <v>7</v>
+      </c>
+      <c r="H490" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="491" spans="1:10">
+      <c r="A491" t="s">
+        <v>9</v>
+      </c>
+      <c r="B491" t="s">
+        <v>242</v>
+      </c>
+      <c r="C491" t="s">
+        <v>22</v>
+      </c>
+      <c r="D491" t="s">
+        <v>255</v>
+      </c>
+      <c r="E491" t="s">
+        <v>23</v>
+      </c>
+      <c r="F491" t="s">
+        <v>229</v>
+      </c>
+      <c r="G491" t="s">
+        <v>8</v>
+      </c>
+      <c r="H491" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="492" spans="1:10">
+      <c r="A492" t="s">
+        <v>25</v>
+      </c>
+      <c r="B492" t="s">
+        <v>294</v>
+      </c>
+      <c r="C492" t="s">
+        <v>26</v>
+      </c>
+      <c r="D492" t="s">
+        <v>294</v>
+      </c>
+      <c r="E492" t="s">
         <v>28</v>
       </c>
-      <c r="D212" t="s">
-[...2 lines deleted...]
-      <c r="E212" t="s">
+      <c r="F492" t="s">
+        <v>27</v>
+      </c>
+      <c r="G492" t="s">
         <v>29</v>
       </c>
-      <c r="F212" t="s">
+      <c r="H492" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="493" spans="1:10">
+      <c r="A493" t="s">
         <v>30</v>
       </c>
-      <c r="G212" t="s">
+      <c r="B493" t="s">
+        <v>27</v>
+      </c>
+      <c r="C493" t="s">
         <v>31</v>
       </c>
-      <c r="H212" t="s">
+      <c r="D493" t="s">
+        <v>32</v>
+      </c>
+      <c r="E493" t="s">
+        <v>6</v>
+      </c>
+      <c r="F493" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="496" spans="1:10">
+      <c r="A496" s="7"/>
+    </row>
+    <row r="498" spans="1:10">
+      <c r="A498" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="B498" s="2"/>
+      <c r="C498" s="2"/>
+      <c r="D498" s="2"/>
+      <c r="E498" s="2"/>
+      <c r="F498" s="2"/>
+      <c r="G498" s="2"/>
+      <c r="H498" s="2"/>
+      <c r="I498" s="2"/>
+      <c r="J498" s="2"/>
+    </row>
+    <row r="499" spans="1:10">
+      <c r="A499" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B499" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C499" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D499" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E499" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F499" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G499" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H499" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I499" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J499" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="500" spans="1:10">
+      <c r="A500" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="B500" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="C500" s="3"/>
+      <c r="D500" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E500" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F500" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G500" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H500" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I500" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="J500" s="6" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="502" spans="1:10">
+      <c r="A502" t="s">
+        <v>19</v>
+      </c>
+      <c r="B502" t="s">
+        <v>297</v>
+      </c>
+      <c r="C502" t="s">
+        <v>20</v>
+      </c>
+      <c r="D502" t="s">
+        <v>244</v>
+      </c>
+      <c r="E502" t="s">
+        <v>5</v>
+      </c>
+      <c r="F502" t="s">
+        <v>240</v>
+      </c>
+      <c r="G502" t="s">
+        <v>7</v>
+      </c>
+      <c r="H502" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="503" spans="1:10">
+      <c r="A503" t="s">
+        <v>9</v>
+      </c>
+      <c r="B503" t="s">
+        <v>242</v>
+      </c>
+      <c r="C503" t="s">
+        <v>22</v>
+      </c>
+      <c r="D503" t="s">
+        <v>255</v>
+      </c>
+      <c r="E503" t="s">
+        <v>23</v>
+      </c>
+      <c r="F503" t="s">
+        <v>229</v>
+      </c>
+      <c r="G503" t="s">
+        <v>8</v>
+      </c>
+      <c r="H503" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="504" spans="1:10">
+      <c r="A504" t="s">
+        <v>25</v>
+      </c>
+      <c r="B504" t="s">
+        <v>299</v>
+      </c>
+      <c r="C504" t="s">
+        <v>26</v>
+      </c>
+      <c r="D504" t="s">
+        <v>299</v>
+      </c>
+      <c r="E504" t="s">
+        <v>28</v>
+      </c>
+      <c r="F504" t="s">
+        <v>27</v>
+      </c>
+      <c r="G504" t="s">
+        <v>29</v>
+      </c>
+      <c r="H504" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="505" spans="1:10">
+      <c r="A505" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A213" t="s">
+      <c r="B505" t="s">
+        <v>27</v>
+      </c>
+      <c r="C505" t="s">
+        <v>31</v>
+      </c>
+      <c r="D505" t="s">
         <v>32</v>
       </c>
-      <c r="B213" t="s">
+      <c r="E505" t="s">
+        <v>6</v>
+      </c>
+      <c r="F505" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="508" spans="1:10">
+      <c r="A508" s="7"/>
+    </row>
+    <row r="510" spans="1:10">
+      <c r="A510" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="B510" s="2"/>
+      <c r="C510" s="2"/>
+      <c r="D510" s="2"/>
+      <c r="E510" s="2"/>
+      <c r="F510" s="2"/>
+      <c r="G510" s="2"/>
+      <c r="H510" s="2"/>
+      <c r="I510" s="2"/>
+      <c r="J510" s="2"/>
+    </row>
+    <row r="511" spans="1:10">
+      <c r="A511" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B511" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C511" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D511" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E511" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F511" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G511" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H511" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I511" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J511" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="512" spans="1:10">
+      <c r="A512" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="B512" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="C512" s="3"/>
+      <c r="D512" s="3"/>
+      <c r="E512" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="F512" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G512" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H512" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I512" s="6" t="s">
+        <v>303</v>
+      </c>
+      <c r="J512" s="6" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="514" spans="1:10">
+      <c r="A514" t="s">
+        <v>19</v>
+      </c>
+      <c r="B514" t="s">
+        <v>301</v>
+      </c>
+      <c r="C514" t="s">
+        <v>20</v>
+      </c>
+      <c r="D514" t="s">
+        <v>244</v>
+      </c>
+      <c r="E514" t="s">
+        <v>5</v>
+      </c>
+      <c r="G514" t="s">
+        <v>7</v>
+      </c>
+      <c r="H514" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="515" spans="1:10">
+      <c r="A515" t="s">
+        <v>9</v>
+      </c>
+      <c r="B515" t="s">
+        <v>242</v>
+      </c>
+      <c r="C515" t="s">
+        <v>22</v>
+      </c>
+      <c r="D515" t="s">
+        <v>255</v>
+      </c>
+      <c r="E515" t="s">
+        <v>23</v>
+      </c>
+      <c r="F515" t="s">
+        <v>229</v>
+      </c>
+      <c r="G515" t="s">
+        <v>8</v>
+      </c>
+      <c r="H515" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="516" spans="1:10">
+      <c r="A516" t="s">
+        <v>25</v>
+      </c>
+      <c r="B516" t="s">
+        <v>303</v>
+      </c>
+      <c r="C516" t="s">
+        <v>26</v>
+      </c>
+      <c r="D516" t="s">
+        <v>303</v>
+      </c>
+      <c r="E516" t="s">
+        <v>28</v>
+      </c>
+      <c r="F516" t="s">
+        <v>27</v>
+      </c>
+      <c r="G516" t="s">
+        <v>29</v>
+      </c>
+      <c r="H516" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="517" spans="1:10">
+      <c r="A517" t="s">
         <v>30</v>
       </c>
-      <c r="C213" t="s">
-[...5 lines deleted...]
-      <c r="E213" t="s">
+      <c r="B517" t="s">
+        <v>27</v>
+      </c>
+      <c r="C517" t="s">
+        <v>31</v>
+      </c>
+      <c r="D517" t="s">
+        <v>32</v>
+      </c>
+      <c r="E517" t="s">
         <v>6</v>
       </c>
-      <c r="F213" t="s">
-[...21 lines deleted...]
-      <c r="A219" s="4" t="s">
+      <c r="F517" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="520" spans="1:10">
+      <c r="A520" s="7"/>
+    </row>
+    <row r="522" spans="1:10">
+      <c r="A522" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="B522" s="2"/>
+      <c r="C522" s="2"/>
+      <c r="D522" s="2"/>
+      <c r="E522" s="2"/>
+      <c r="F522" s="2"/>
+      <c r="G522" s="2"/>
+      <c r="H522" s="2"/>
+      <c r="I522" s="2"/>
+      <c r="J522" s="2"/>
+    </row>
+    <row r="523" spans="1:10">
+      <c r="A523" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B219" s="4" t="s">
+      <c r="B523" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C219" s="4" t="s">
+      <c r="C523" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D219" s="4" t="s">
+      <c r="D523" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E219" s="4" t="s">
+      <c r="E523" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F219" s="4" t="s">
+      <c r="F523" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G219" s="4" t="s">
+      <c r="G523" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H219" s="4" t="s">
+      <c r="H523" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I219" s="5" t="s">
+      <c r="I523" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J219" s="5" t="s">
+      <c r="J523" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="220" spans="1:10">
-[...30 lines deleted...]
-      <c r="A222" t="s">
+    <row r="524" spans="1:10">
+      <c r="A524" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="B524" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="C524" s="3"/>
+      <c r="D524" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E524" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="F524" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G524" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H524" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I524" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="J524" s="6" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="526" spans="1:10">
+      <c r="A526" t="s">
+        <v>19</v>
+      </c>
+      <c r="B526" t="s">
+        <v>305</v>
+      </c>
+      <c r="C526" t="s">
         <v>20</v>
       </c>
-      <c r="B222" t="s">
-[...8 lines deleted...]
-      <c r="E222" t="s">
+      <c r="D526" t="s">
+        <v>244</v>
+      </c>
+      <c r="E526" t="s">
         <v>5</v>
       </c>
-      <c r="F222" t="s">
-[...2 lines deleted...]
-      <c r="G222" t="s">
+      <c r="F526" t="s">
+        <v>240</v>
+      </c>
+      <c r="G526" t="s">
         <v>7</v>
       </c>
-      <c r="H222" t="s">
-[...4 lines deleted...]
-      <c r="A223" t="s">
+      <c r="H526" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="527" spans="1:10">
+      <c r="A527" t="s">
         <v>9</v>
       </c>
-      <c r="B223" t="s">
-[...2 lines deleted...]
-      <c r="C223" t="s">
+      <c r="B527" t="s">
+        <v>242</v>
+      </c>
+      <c r="C527" t="s">
+        <v>22</v>
+      </c>
+      <c r="D527" t="s">
+        <v>255</v>
+      </c>
+      <c r="E527" t="s">
         <v>23</v>
       </c>
-      <c r="D223" t="s">
-[...2 lines deleted...]
-      <c r="E223" t="s">
+      <c r="F527" t="s">
+        <v>229</v>
+      </c>
+      <c r="G527" t="s">
+        <v>8</v>
+      </c>
+      <c r="H527" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="528" spans="1:10">
+      <c r="A528" t="s">
         <v>25</v>
       </c>
-      <c r="F223" t="s">
+      <c r="B528" t="s">
+        <v>307</v>
+      </c>
+      <c r="C528" t="s">
         <v>26</v>
       </c>
-      <c r="G223" t="s">
+      <c r="D528" t="s">
+        <v>307</v>
+      </c>
+      <c r="E528" t="s">
+        <v>28</v>
+      </c>
+      <c r="F528" t="s">
+        <v>27</v>
+      </c>
+      <c r="G528" t="s">
+        <v>29</v>
+      </c>
+      <c r="H528" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="529" spans="1:10">
+      <c r="A529" t="s">
+        <v>30</v>
+      </c>
+      <c r="B529" t="s">
+        <v>27</v>
+      </c>
+      <c r="C529" t="s">
+        <v>31</v>
+      </c>
+      <c r="D529" t="s">
+        <v>32</v>
+      </c>
+      <c r="E529" t="s">
+        <v>6</v>
+      </c>
+      <c r="F529" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="532" spans="1:10">
+      <c r="A532" s="7"/>
+    </row>
+    <row r="534" spans="1:10">
+      <c r="A534" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="B534" s="2"/>
+      <c r="C534" s="2"/>
+      <c r="D534" s="2"/>
+      <c r="E534" s="2"/>
+      <c r="F534" s="2"/>
+      <c r="G534" s="2"/>
+      <c r="H534" s="2"/>
+      <c r="I534" s="2"/>
+      <c r="J534" s="2"/>
+    </row>
+    <row r="535" spans="1:10">
+      <c r="A535" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B535" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C535" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D535" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E535" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F535" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G535" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H223" t="s">
-[...10 lines deleted...]
-      <c r="C224" t="s">
+      <c r="H535" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I535" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J535" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="536" spans="1:10">
+      <c r="A536" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="B536" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="C536" s="3"/>
+      <c r="D536" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E536" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="F536" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G536" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H536" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I536" s="6" t="s">
+        <v>311</v>
+      </c>
+      <c r="J536" s="6" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="538" spans="1:10">
+      <c r="A538" t="s">
+        <v>19</v>
+      </c>
+      <c r="B538" t="s">
+        <v>309</v>
+      </c>
+      <c r="C538" t="s">
+        <v>20</v>
+      </c>
+      <c r="D538" t="s">
+        <v>244</v>
+      </c>
+      <c r="E538" t="s">
+        <v>5</v>
+      </c>
+      <c r="F538" t="s">
+        <v>240</v>
+      </c>
+      <c r="G538" t="s">
+        <v>7</v>
+      </c>
+      <c r="H538" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="539" spans="1:10">
+      <c r="A539" t="s">
+        <v>9</v>
+      </c>
+      <c r="B539" t="s">
+        <v>242</v>
+      </c>
+      <c r="C539" t="s">
+        <v>22</v>
+      </c>
+      <c r="D539" t="s">
+        <v>312</v>
+      </c>
+      <c r="E539" t="s">
+        <v>23</v>
+      </c>
+      <c r="F539" t="s">
+        <v>229</v>
+      </c>
+      <c r="G539" t="s">
+        <v>8</v>
+      </c>
+      <c r="H539" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="540" spans="1:10">
+      <c r="A540" t="s">
+        <v>25</v>
+      </c>
+      <c r="B540" t="s">
+        <v>311</v>
+      </c>
+      <c r="C540" t="s">
+        <v>26</v>
+      </c>
+      <c r="D540" t="s">
+        <v>311</v>
+      </c>
+      <c r="E540" t="s">
         <v>28</v>
       </c>
-      <c r="D224" t="s">
-[...2 lines deleted...]
-      <c r="E224" t="s">
+      <c r="F540" t="s">
+        <v>27</v>
+      </c>
+      <c r="G540" t="s">
         <v>29</v>
       </c>
-      <c r="F224" t="s">
+      <c r="H540" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="541" spans="1:10">
+      <c r="A541" t="s">
         <v>30</v>
       </c>
-      <c r="G224" t="s">
+      <c r="B541" t="s">
+        <v>27</v>
+      </c>
+      <c r="C541" t="s">
         <v>31</v>
       </c>
-      <c r="H224" t="s">
+      <c r="D541" t="s">
+        <v>32</v>
+      </c>
+      <c r="E541" t="s">
+        <v>6</v>
+      </c>
+      <c r="F541" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="544" spans="1:10">
+      <c r="A544" s="7"/>
+    </row>
+    <row r="546" spans="1:10">
+      <c r="A546" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="B546" s="2"/>
+      <c r="C546" s="2"/>
+      <c r="D546" s="2"/>
+      <c r="E546" s="2"/>
+      <c r="F546" s="2"/>
+      <c r="G546" s="2"/>
+      <c r="H546" s="2"/>
+      <c r="I546" s="2"/>
+      <c r="J546" s="2"/>
+    </row>
+    <row r="547" spans="1:10">
+      <c r="A547" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B547" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C547" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D547" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E547" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F547" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G547" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H547" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I547" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J547" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="548" spans="1:10">
+      <c r="A548" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="B548" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="C548" s="3"/>
+      <c r="D548" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E548" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="F548" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G548" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H548" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I548" s="6" t="s">
+        <v>316</v>
+      </c>
+      <c r="J548" s="6" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="550" spans="1:10">
+      <c r="A550" t="s">
+        <v>19</v>
+      </c>
+      <c r="B550" t="s">
+        <v>314</v>
+      </c>
+      <c r="C550" t="s">
+        <v>20</v>
+      </c>
+      <c r="D550" t="s">
+        <v>244</v>
+      </c>
+      <c r="E550" t="s">
+        <v>5</v>
+      </c>
+      <c r="F550" t="s">
+        <v>240</v>
+      </c>
+      <c r="G550" t="s">
+        <v>7</v>
+      </c>
+      <c r="H550" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="551" spans="1:10">
+      <c r="A551" t="s">
+        <v>9</v>
+      </c>
+      <c r="B551" t="s">
+        <v>242</v>
+      </c>
+      <c r="C551" t="s">
+        <v>22</v>
+      </c>
+      <c r="D551" t="s">
+        <v>317</v>
+      </c>
+      <c r="E551" t="s">
+        <v>23</v>
+      </c>
+      <c r="F551" t="s">
+        <v>229</v>
+      </c>
+      <c r="G551" t="s">
+        <v>8</v>
+      </c>
+      <c r="H551" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="552" spans="1:10">
+      <c r="A552" t="s">
+        <v>25</v>
+      </c>
+      <c r="B552" t="s">
+        <v>316</v>
+      </c>
+      <c r="C552" t="s">
+        <v>26</v>
+      </c>
+      <c r="D552" t="s">
+        <v>316</v>
+      </c>
+      <c r="E552" t="s">
+        <v>28</v>
+      </c>
+      <c r="F552" t="s">
+        <v>27</v>
+      </c>
+      <c r="G552" t="s">
+        <v>29</v>
+      </c>
+      <c r="H552" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="553" spans="1:10">
+      <c r="A553" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A225" t="s">
+      <c r="B553" t="s">
+        <v>27</v>
+      </c>
+      <c r="C553" t="s">
+        <v>31</v>
+      </c>
+      <c r="D553" t="s">
         <v>32</v>
       </c>
-      <c r="B225" t="s">
+      <c r="E553" t="s">
+        <v>6</v>
+      </c>
+      <c r="F553" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="556" spans="1:10">
+      <c r="A556" s="7"/>
+    </row>
+    <row r="558" spans="1:10">
+      <c r="A558" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="B558" s="2"/>
+      <c r="C558" s="2"/>
+      <c r="D558" s="2"/>
+      <c r="E558" s="2"/>
+      <c r="F558" s="2"/>
+      <c r="G558" s="2"/>
+      <c r="H558" s="2"/>
+      <c r="I558" s="2"/>
+      <c r="J558" s="2"/>
+    </row>
+    <row r="559" spans="1:10">
+      <c r="A559" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B559" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C559" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D559" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E559" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F559" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G559" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H559" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I559" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J559" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="560" spans="1:10">
+      <c r="A560" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="B560" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="C560" s="3"/>
+      <c r="D560" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E560" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="F560" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G560" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H560" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I560" s="6" t="s">
+        <v>321</v>
+      </c>
+      <c r="J560" s="6" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="562" spans="1:10">
+      <c r="A562" t="s">
+        <v>19</v>
+      </c>
+      <c r="B562" t="s">
+        <v>319</v>
+      </c>
+      <c r="C562" t="s">
+        <v>20</v>
+      </c>
+      <c r="D562" t="s">
+        <v>244</v>
+      </c>
+      <c r="E562" t="s">
+        <v>5</v>
+      </c>
+      <c r="F562" t="s">
+        <v>240</v>
+      </c>
+      <c r="G562" t="s">
+        <v>7</v>
+      </c>
+      <c r="H562" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="563" spans="1:10">
+      <c r="A563" t="s">
+        <v>9</v>
+      </c>
+      <c r="B563" t="s">
+        <v>242</v>
+      </c>
+      <c r="C563" t="s">
+        <v>22</v>
+      </c>
+      <c r="D563" t="s">
+        <v>322</v>
+      </c>
+      <c r="E563" t="s">
+        <v>23</v>
+      </c>
+      <c r="F563" t="s">
+        <v>229</v>
+      </c>
+      <c r="G563" t="s">
+        <v>8</v>
+      </c>
+      <c r="H563" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="564" spans="1:10">
+      <c r="A564" t="s">
+        <v>25</v>
+      </c>
+      <c r="B564" t="s">
+        <v>321</v>
+      </c>
+      <c r="C564" t="s">
+        <v>26</v>
+      </c>
+      <c r="D564" t="s">
+        <v>321</v>
+      </c>
+      <c r="E564" t="s">
+        <v>28</v>
+      </c>
+      <c r="F564" t="s">
+        <v>27</v>
+      </c>
+      <c r="G564" t="s">
+        <v>29</v>
+      </c>
+      <c r="H564" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="565" spans="1:10">
+      <c r="A565" t="s">
         <v>30</v>
       </c>
-      <c r="C225" t="s">
-[...5 lines deleted...]
-      <c r="E225" t="s">
+      <c r="B565" t="s">
+        <v>27</v>
+      </c>
+      <c r="C565" t="s">
+        <v>31</v>
+      </c>
+      <c r="D565" t="s">
+        <v>32</v>
+      </c>
+      <c r="E565" t="s">
         <v>6</v>
       </c>
-      <c r="F225" t="s">
-[...21 lines deleted...]
-      <c r="A231" s="4" t="s">
+      <c r="F565" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="568" spans="1:10">
+      <c r="A568" s="7"/>
+    </row>
+    <row r="570" spans="1:10">
+      <c r="A570" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="B570" s="2"/>
+      <c r="C570" s="2"/>
+      <c r="D570" s="2"/>
+      <c r="E570" s="2"/>
+      <c r="F570" s="2"/>
+      <c r="G570" s="2"/>
+      <c r="H570" s="2"/>
+      <c r="I570" s="2"/>
+      <c r="J570" s="2"/>
+    </row>
+    <row r="571" spans="1:10">
+      <c r="A571" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B231" s="4" t="s">
+      <c r="B571" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C231" s="4" t="s">
+      <c r="C571" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D231" s="4" t="s">
+      <c r="D571" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E231" s="4" t="s">
+      <c r="E571" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F231" s="4" t="s">
+      <c r="F571" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G231" s="4" t="s">
+      <c r="G571" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H231" s="4" t="s">
+      <c r="H571" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I231" s="5" t="s">
+      <c r="I571" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J231" s="5" t="s">
+      <c r="J571" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="232" spans="1:10">
-[...30 lines deleted...]
-      <c r="A234" t="s">
+    <row r="572" spans="1:10">
+      <c r="A572" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="B572" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="C572" s="3"/>
+      <c r="D572" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E572" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="F572" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G572" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H572" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I572" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="J572" s="6" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="574" spans="1:10">
+      <c r="A574" t="s">
+        <v>19</v>
+      </c>
+      <c r="B574" t="s">
+        <v>324</v>
+      </c>
+      <c r="C574" t="s">
         <v>20</v>
       </c>
-      <c r="B234" t="s">
-[...8 lines deleted...]
-      <c r="E234" t="s">
+      <c r="D574" t="s">
+        <v>244</v>
+      </c>
+      <c r="E574" t="s">
         <v>5</v>
       </c>
-      <c r="F234" t="s">
-[...2 lines deleted...]
-      <c r="G234" t="s">
+      <c r="F574" t="s">
+        <v>240</v>
+      </c>
+      <c r="G574" t="s">
         <v>7</v>
       </c>
-      <c r="H234" t="s">
-[...4 lines deleted...]
-      <c r="A235" t="s">
+      <c r="H574" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="575" spans="1:10">
+      <c r="A575" t="s">
         <v>9</v>
       </c>
-      <c r="B235" t="s">
-[...2 lines deleted...]
-      <c r="C235" t="s">
+      <c r="B575" t="s">
+        <v>242</v>
+      </c>
+      <c r="C575" t="s">
+        <v>22</v>
+      </c>
+      <c r="D575" t="s">
+        <v>328</v>
+      </c>
+      <c r="E575" t="s">
         <v>23</v>
       </c>
-      <c r="D235" t="s">
-[...2 lines deleted...]
-      <c r="E235" t="s">
+      <c r="F575" t="s">
+        <v>229</v>
+      </c>
+      <c r="G575" t="s">
+        <v>8</v>
+      </c>
+      <c r="H575" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="576" spans="1:10">
+      <c r="A576" t="s">
         <v>25</v>
       </c>
-      <c r="F235" t="s">
+      <c r="B576" t="s">
+        <v>326</v>
+      </c>
+      <c r="C576" t="s">
         <v>26</v>
       </c>
-      <c r="G235" t="s">
+      <c r="D576" t="s">
+        <v>327</v>
+      </c>
+      <c r="E576" t="s">
+        <v>28</v>
+      </c>
+      <c r="F576" t="s">
+        <v>27</v>
+      </c>
+      <c r="G576" t="s">
+        <v>29</v>
+      </c>
+      <c r="H576" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="577" spans="1:10">
+      <c r="A577" t="s">
+        <v>30</v>
+      </c>
+      <c r="B577" t="s">
+        <v>27</v>
+      </c>
+      <c r="C577" t="s">
+        <v>31</v>
+      </c>
+      <c r="D577" t="s">
+        <v>32</v>
+      </c>
+      <c r="E577" t="s">
+        <v>6</v>
+      </c>
+      <c r="F577" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="580" spans="1:10">
+      <c r="A580" s="7"/>
+    </row>
+    <row r="582" spans="1:10">
+      <c r="A582" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="B582" s="2"/>
+      <c r="C582" s="2"/>
+      <c r="D582" s="2"/>
+      <c r="E582" s="2"/>
+      <c r="F582" s="2"/>
+      <c r="G582" s="2"/>
+      <c r="H582" s="2"/>
+      <c r="I582" s="2"/>
+      <c r="J582" s="2"/>
+    </row>
+    <row r="583" spans="1:10">
+      <c r="A583" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B583" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C583" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D583" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E583" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F583" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G583" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H235" t="s">
-[...10 lines deleted...]
-      <c r="C236" t="s">
+      <c r="H583" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I583" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J583" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="584" spans="1:10">
+      <c r="A584" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="B584" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="C584" s="3"/>
+      <c r="D584" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E584" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="F584" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G584" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H584" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I584" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="J584" s="6" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="586" spans="1:10">
+      <c r="A586" t="s">
+        <v>19</v>
+      </c>
+      <c r="B586" t="s">
+        <v>330</v>
+      </c>
+      <c r="C586" t="s">
+        <v>20</v>
+      </c>
+      <c r="D586" t="s">
+        <v>244</v>
+      </c>
+      <c r="E586" t="s">
+        <v>5</v>
+      </c>
+      <c r="F586" t="s">
+        <v>240</v>
+      </c>
+      <c r="G586" t="s">
+        <v>7</v>
+      </c>
+      <c r="H586" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="587" spans="1:10">
+      <c r="A587" t="s">
+        <v>9</v>
+      </c>
+      <c r="B587" t="s">
+        <v>242</v>
+      </c>
+      <c r="C587" t="s">
+        <v>22</v>
+      </c>
+      <c r="D587" t="s">
+        <v>255</v>
+      </c>
+      <c r="E587" t="s">
+        <v>23</v>
+      </c>
+      <c r="F587" t="s">
+        <v>229</v>
+      </c>
+      <c r="G587" t="s">
+        <v>8</v>
+      </c>
+      <c r="H587" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="588" spans="1:10">
+      <c r="A588" t="s">
+        <v>25</v>
+      </c>
+      <c r="B588" t="s">
+        <v>332</v>
+      </c>
+      <c r="C588" t="s">
+        <v>26</v>
+      </c>
+      <c r="D588" t="s">
+        <v>332</v>
+      </c>
+      <c r="E588" t="s">
         <v>28</v>
       </c>
-      <c r="D236" t="s">
-[...2 lines deleted...]
-      <c r="E236" t="s">
+      <c r="F588" t="s">
+        <v>27</v>
+      </c>
+      <c r="G588" t="s">
         <v>29</v>
       </c>
-      <c r="F236" t="s">
+      <c r="H588" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="589" spans="1:10">
+      <c r="A589" t="s">
         <v>30</v>
       </c>
-      <c r="G236" t="s">
+      <c r="B589" t="s">
+        <v>27</v>
+      </c>
+      <c r="C589" t="s">
         <v>31</v>
       </c>
-      <c r="H236" t="s">
+      <c r="D589" t="s">
+        <v>32</v>
+      </c>
+      <c r="E589" t="s">
+        <v>6</v>
+      </c>
+      <c r="F589" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="592" spans="1:10">
+      <c r="A592" s="7"/>
+    </row>
+    <row r="594" spans="1:10">
+      <c r="A594" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="B594" s="2"/>
+      <c r="C594" s="2"/>
+      <c r="D594" s="2"/>
+      <c r="E594" s="2"/>
+      <c r="F594" s="2"/>
+      <c r="G594" s="2"/>
+      <c r="H594" s="2"/>
+      <c r="I594" s="2"/>
+      <c r="J594" s="2"/>
+    </row>
+    <row r="595" spans="1:10">
+      <c r="A595" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B595" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C595" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D595" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E595" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F595" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G595" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H595" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I595" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J595" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="596" spans="1:10">
+      <c r="A596" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="B596" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="C596" s="3"/>
+      <c r="D596" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E596" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="F596" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G596" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H596" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I596" s="6" t="s">
+        <v>337</v>
+      </c>
+      <c r="J596" s="6" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="598" spans="1:10">
+      <c r="A598" t="s">
+        <v>19</v>
+      </c>
+      <c r="B598" t="s">
+        <v>335</v>
+      </c>
+      <c r="C598" t="s">
+        <v>20</v>
+      </c>
+      <c r="D598" t="s">
+        <v>244</v>
+      </c>
+      <c r="E598" t="s">
+        <v>5</v>
+      </c>
+      <c r="F598" t="s">
+        <v>240</v>
+      </c>
+      <c r="G598" t="s">
+        <v>7</v>
+      </c>
+      <c r="H598" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="599" spans="1:10">
+      <c r="A599" t="s">
+        <v>9</v>
+      </c>
+      <c r="B599" t="s">
+        <v>242</v>
+      </c>
+      <c r="C599" t="s">
+        <v>22</v>
+      </c>
+      <c r="D599" t="s">
+        <v>260</v>
+      </c>
+      <c r="E599" t="s">
+        <v>23</v>
+      </c>
+      <c r="F599" t="s">
+        <v>229</v>
+      </c>
+      <c r="G599" t="s">
+        <v>8</v>
+      </c>
+      <c r="H599" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="600" spans="1:10">
+      <c r="A600" t="s">
+        <v>25</v>
+      </c>
+      <c r="B600" t="s">
+        <v>337</v>
+      </c>
+      <c r="C600" t="s">
+        <v>26</v>
+      </c>
+      <c r="D600" t="s">
+        <v>337</v>
+      </c>
+      <c r="E600" t="s">
+        <v>28</v>
+      </c>
+      <c r="F600" t="s">
+        <v>27</v>
+      </c>
+      <c r="G600" t="s">
+        <v>29</v>
+      </c>
+      <c r="H600" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="601" spans="1:10">
+      <c r="A601" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A237" t="s">
+      <c r="B601" t="s">
+        <v>27</v>
+      </c>
+      <c r="C601" t="s">
+        <v>31</v>
+      </c>
+      <c r="D601" t="s">
         <v>32</v>
       </c>
-      <c r="B237" t="s">
+      <c r="E601" t="s">
+        <v>6</v>
+      </c>
+      <c r="F601" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="604" spans="1:10">
+      <c r="A604" s="7"/>
+    </row>
+    <row r="606" spans="1:10">
+      <c r="A606" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="B606" s="2"/>
+      <c r="C606" s="2"/>
+      <c r="D606" s="2"/>
+      <c r="E606" s="2"/>
+      <c r="F606" s="2"/>
+      <c r="G606" s="2"/>
+      <c r="H606" s="2"/>
+      <c r="I606" s="2"/>
+      <c r="J606" s="2"/>
+    </row>
+    <row r="607" spans="1:10">
+      <c r="A607" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B607" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C607" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D607" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E607" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F607" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G607" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H607" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I607" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J607" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="608" spans="1:10">
+      <c r="A608" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="B608" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="C608" s="3"/>
+      <c r="D608" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E608" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="F608" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G608" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H608" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I608" s="6" t="s">
+        <v>341</v>
+      </c>
+      <c r="J608" s="6" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="610" spans="1:10">
+      <c r="A610" t="s">
+        <v>19</v>
+      </c>
+      <c r="B610" t="s">
+        <v>339</v>
+      </c>
+      <c r="C610" t="s">
+        <v>20</v>
+      </c>
+      <c r="D610" t="s">
+        <v>244</v>
+      </c>
+      <c r="E610" t="s">
+        <v>5</v>
+      </c>
+      <c r="F610" t="s">
+        <v>240</v>
+      </c>
+      <c r="G610" t="s">
+        <v>7</v>
+      </c>
+      <c r="H610" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="611" spans="1:10">
+      <c r="A611" t="s">
+        <v>9</v>
+      </c>
+      <c r="B611" t="s">
+        <v>242</v>
+      </c>
+      <c r="C611" t="s">
+        <v>22</v>
+      </c>
+      <c r="D611" t="s">
+        <v>260</v>
+      </c>
+      <c r="E611" t="s">
+        <v>23</v>
+      </c>
+      <c r="F611" t="s">
+        <v>229</v>
+      </c>
+      <c r="G611" t="s">
+        <v>8</v>
+      </c>
+      <c r="H611" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="612" spans="1:10">
+      <c r="A612" t="s">
+        <v>25</v>
+      </c>
+      <c r="B612" t="s">
+        <v>341</v>
+      </c>
+      <c r="C612" t="s">
+        <v>26</v>
+      </c>
+      <c r="D612" t="s">
+        <v>341</v>
+      </c>
+      <c r="E612" t="s">
+        <v>28</v>
+      </c>
+      <c r="F612" t="s">
+        <v>27</v>
+      </c>
+      <c r="G612" t="s">
+        <v>29</v>
+      </c>
+      <c r="H612" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="613" spans="1:10">
+      <c r="A613" t="s">
         <v>30</v>
       </c>
-      <c r="C237" t="s">
-[...5 lines deleted...]
-      <c r="E237" t="s">
+      <c r="B613" t="s">
+        <v>27</v>
+      </c>
+      <c r="C613" t="s">
+        <v>31</v>
+      </c>
+      <c r="D613" t="s">
+        <v>32</v>
+      </c>
+      <c r="E613" t="s">
         <v>6</v>
       </c>
-      <c r="F237" t="s">
-[...21 lines deleted...]
-      <c r="A243" s="4" t="s">
+      <c r="F613" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="616" spans="1:10">
+      <c r="A616" s="7"/>
+    </row>
+    <row r="618" spans="1:10">
+      <c r="A618" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="B618" s="2"/>
+      <c r="C618" s="2"/>
+      <c r="D618" s="2"/>
+      <c r="E618" s="2"/>
+      <c r="F618" s="2"/>
+      <c r="G618" s="2"/>
+      <c r="H618" s="2"/>
+      <c r="I618" s="2"/>
+      <c r="J618" s="2"/>
+    </row>
+    <row r="619" spans="1:10">
+      <c r="A619" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B243" s="4" t="s">
+      <c r="B619" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C243" s="4" t="s">
+      <c r="C619" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D243" s="4" t="s">
+      <c r="D619" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E243" s="4" t="s">
+      <c r="E619" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F243" s="4" t="s">
+      <c r="F619" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G243" s="4" t="s">
+      <c r="G619" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H243" s="4" t="s">
+      <c r="H619" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I243" s="5" t="s">
+      <c r="I619" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J243" s="5" t="s">
+      <c r="J619" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="244" spans="1:10">
-[...30 lines deleted...]
-      <c r="A246" t="s">
+    <row r="620" spans="1:10">
+      <c r="A620" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="B620" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="C620" s="3"/>
+      <c r="D620" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E620" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="F620" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G620" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H620" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I620" s="6" t="s">
+        <v>344</v>
+      </c>
+      <c r="J620" s="6" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="622" spans="1:10">
+      <c r="A622" t="s">
+        <v>19</v>
+      </c>
+      <c r="B622" t="s">
+        <v>343</v>
+      </c>
+      <c r="C622" t="s">
         <v>20</v>
       </c>
-      <c r="B246" t="s">
-[...8 lines deleted...]
-      <c r="E246" t="s">
+      <c r="D622" t="s">
+        <v>244</v>
+      </c>
+      <c r="E622" t="s">
         <v>5</v>
       </c>
-      <c r="F246" t="s">
-[...2 lines deleted...]
-      <c r="G246" t="s">
+      <c r="F622" t="s">
+        <v>240</v>
+      </c>
+      <c r="G622" t="s">
         <v>7</v>
       </c>
-      <c r="H246" t="s">
-[...4 lines deleted...]
-      <c r="A247" t="s">
+      <c r="H622" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="623" spans="1:10">
+      <c r="A623" t="s">
         <v>9</v>
       </c>
-      <c r="B247" t="s">
-[...2 lines deleted...]
-      <c r="C247" t="s">
+      <c r="B623" t="s">
+        <v>242</v>
+      </c>
+      <c r="C623" t="s">
+        <v>22</v>
+      </c>
+      <c r="D623" t="s">
+        <v>245</v>
+      </c>
+      <c r="E623" t="s">
         <v>23</v>
       </c>
-      <c r="D247" t="s">
-[...2 lines deleted...]
-      <c r="E247" t="s">
+      <c r="F623" t="s">
+        <v>229</v>
+      </c>
+      <c r="G623" t="s">
+        <v>8</v>
+      </c>
+      <c r="H623" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="624" spans="1:10">
+      <c r="A624" t="s">
         <v>25</v>
       </c>
-      <c r="F247" t="s">
+      <c r="B624" t="s">
+        <v>344</v>
+      </c>
+      <c r="C624" t="s">
         <v>26</v>
       </c>
-      <c r="G247" t="s">
+      <c r="D624" t="s">
+        <v>344</v>
+      </c>
+      <c r="E624" t="s">
+        <v>28</v>
+      </c>
+      <c r="F624" t="s">
+        <v>27</v>
+      </c>
+      <c r="G624" t="s">
+        <v>29</v>
+      </c>
+      <c r="H624" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="625" spans="1:10">
+      <c r="A625" t="s">
+        <v>30</v>
+      </c>
+      <c r="B625" t="s">
+        <v>27</v>
+      </c>
+      <c r="C625" t="s">
+        <v>31</v>
+      </c>
+      <c r="D625" t="s">
+        <v>32</v>
+      </c>
+      <c r="E625" t="s">
+        <v>6</v>
+      </c>
+      <c r="F625" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="628" spans="1:10">
+      <c r="A628" s="7"/>
+    </row>
+    <row r="630" spans="1:10">
+      <c r="A630" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="B630" s="2"/>
+      <c r="C630" s="2"/>
+      <c r="D630" s="2"/>
+      <c r="E630" s="2"/>
+      <c r="F630" s="2"/>
+      <c r="G630" s="2"/>
+      <c r="H630" s="2"/>
+      <c r="I630" s="2"/>
+      <c r="J630" s="2"/>
+    </row>
+    <row r="631" spans="1:10">
+      <c r="A631" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B631" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C631" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D631" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E631" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F631" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G631" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H247" t="s">
-[...10 lines deleted...]
-      <c r="C248" t="s">
+      <c r="H631" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I631" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J631" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="632" spans="1:10">
+      <c r="A632" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="B632" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="C632" s="3"/>
+      <c r="D632" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E632" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="F632" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G632" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H632" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I632" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="J632" s="6" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="634" spans="1:10">
+      <c r="A634" t="s">
+        <v>19</v>
+      </c>
+      <c r="B634" t="s">
+        <v>346</v>
+      </c>
+      <c r="C634" t="s">
+        <v>20</v>
+      </c>
+      <c r="D634" t="s">
+        <v>244</v>
+      </c>
+      <c r="E634" t="s">
+        <v>5</v>
+      </c>
+      <c r="F634" t="s">
+        <v>240</v>
+      </c>
+      <c r="G634" t="s">
+        <v>7</v>
+      </c>
+      <c r="H634" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="635" spans="1:10">
+      <c r="A635" t="s">
+        <v>9</v>
+      </c>
+      <c r="B635" t="s">
+        <v>242</v>
+      </c>
+      <c r="C635" t="s">
+        <v>22</v>
+      </c>
+      <c r="D635" t="s">
+        <v>255</v>
+      </c>
+      <c r="E635" t="s">
+        <v>23</v>
+      </c>
+      <c r="F635" t="s">
+        <v>229</v>
+      </c>
+      <c r="G635" t="s">
+        <v>8</v>
+      </c>
+      <c r="H635" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="636" spans="1:10">
+      <c r="A636" t="s">
+        <v>25</v>
+      </c>
+      <c r="B636" t="s">
+        <v>277</v>
+      </c>
+      <c r="C636" t="s">
+        <v>26</v>
+      </c>
+      <c r="D636" t="s">
+        <v>277</v>
+      </c>
+      <c r="E636" t="s">
         <v>28</v>
       </c>
-      <c r="D248" t="s">
-[...2 lines deleted...]
-      <c r="E248" t="s">
+      <c r="F636" t="s">
+        <v>27</v>
+      </c>
+      <c r="G636" t="s">
         <v>29</v>
       </c>
-      <c r="F248" t="s">
+      <c r="H636" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="637" spans="1:10">
+      <c r="A637" t="s">
         <v>30</v>
       </c>
-      <c r="G248" t="s">
+      <c r="B637" t="s">
+        <v>27</v>
+      </c>
+      <c r="C637" t="s">
         <v>31</v>
       </c>
-      <c r="H248" t="s">
+      <c r="D637" t="s">
+        <v>32</v>
+      </c>
+      <c r="E637" t="s">
+        <v>6</v>
+      </c>
+      <c r="F637" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="640" spans="1:10">
+      <c r="A640" s="7"/>
+    </row>
+    <row r="642" spans="1:10">
+      <c r="A642" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="B642" s="2"/>
+      <c r="C642" s="2"/>
+      <c r="D642" s="2"/>
+      <c r="E642" s="2"/>
+      <c r="F642" s="2"/>
+      <c r="G642" s="2"/>
+      <c r="H642" s="2"/>
+      <c r="I642" s="2"/>
+      <c r="J642" s="2"/>
+    </row>
+    <row r="643" spans="1:10">
+      <c r="A643" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B643" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C643" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D643" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E643" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F643" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G643" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H643" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I643" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J643" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="644" spans="1:10">
+      <c r="A644" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="B644" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="C644" s="3"/>
+      <c r="D644" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E644" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="F644" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G644" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H644" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I644" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="J644" s="6" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="646" spans="1:10">
+      <c r="A646" t="s">
+        <v>19</v>
+      </c>
+      <c r="B646" t="s">
+        <v>349</v>
+      </c>
+      <c r="C646" t="s">
+        <v>20</v>
+      </c>
+      <c r="D646" t="s">
+        <v>244</v>
+      </c>
+      <c r="E646" t="s">
+        <v>5</v>
+      </c>
+      <c r="F646" t="s">
+        <v>240</v>
+      </c>
+      <c r="G646" t="s">
+        <v>7</v>
+      </c>
+      <c r="H646" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="647" spans="1:10">
+      <c r="A647" t="s">
+        <v>9</v>
+      </c>
+      <c r="B647" t="s">
+        <v>242</v>
+      </c>
+      <c r="C647" t="s">
+        <v>22</v>
+      </c>
+      <c r="D647" t="s">
+        <v>255</v>
+      </c>
+      <c r="E647" t="s">
+        <v>23</v>
+      </c>
+      <c r="F647" t="s">
+        <v>229</v>
+      </c>
+      <c r="G647" t="s">
+        <v>8</v>
+      </c>
+      <c r="H647" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="648" spans="1:10">
+      <c r="A648" t="s">
+        <v>25</v>
+      </c>
+      <c r="B648" t="s">
+        <v>277</v>
+      </c>
+      <c r="C648" t="s">
+        <v>26</v>
+      </c>
+      <c r="D648" t="s">
+        <v>277</v>
+      </c>
+      <c r="E648" t="s">
+        <v>28</v>
+      </c>
+      <c r="F648" t="s">
+        <v>27</v>
+      </c>
+      <c r="G648" t="s">
+        <v>29</v>
+      </c>
+      <c r="H648" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="649" spans="1:10">
+      <c r="A649" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A249" t="s">
+      <c r="B649" t="s">
+        <v>27</v>
+      </c>
+      <c r="C649" t="s">
+        <v>31</v>
+      </c>
+      <c r="D649" t="s">
         <v>32</v>
       </c>
-      <c r="B249" t="s">
+      <c r="E649" t="s">
+        <v>6</v>
+      </c>
+      <c r="F649" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="652" spans="1:10">
+      <c r="A652" s="7"/>
+    </row>
+    <row r="654" spans="1:10">
+      <c r="A654" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="B654" s="2"/>
+      <c r="C654" s="2"/>
+      <c r="D654" s="2"/>
+      <c r="E654" s="2"/>
+      <c r="F654" s="2"/>
+      <c r="G654" s="2"/>
+      <c r="H654" s="2"/>
+      <c r="I654" s="2"/>
+      <c r="J654" s="2"/>
+    </row>
+    <row r="655" spans="1:10">
+      <c r="A655" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B655" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C655" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D655" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E655" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F655" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G655" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H655" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I655" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J655" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="656" spans="1:10">
+      <c r="A656" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="B656" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="C656" s="3"/>
+      <c r="D656" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E656" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="F656" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G656" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H656" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I656" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="J656" s="6" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="658" spans="1:10">
+      <c r="A658" t="s">
+        <v>19</v>
+      </c>
+      <c r="B658" t="s">
+        <v>352</v>
+      </c>
+      <c r="C658" t="s">
+        <v>20</v>
+      </c>
+      <c r="D658" t="s">
+        <v>244</v>
+      </c>
+      <c r="E658" t="s">
+        <v>5</v>
+      </c>
+      <c r="F658" t="s">
+        <v>240</v>
+      </c>
+      <c r="G658" t="s">
+        <v>7</v>
+      </c>
+      <c r="H658" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="659" spans="1:10">
+      <c r="A659" t="s">
+        <v>9</v>
+      </c>
+      <c r="B659" t="s">
+        <v>242</v>
+      </c>
+      <c r="C659" t="s">
+        <v>22</v>
+      </c>
+      <c r="D659" t="s">
+        <v>255</v>
+      </c>
+      <c r="E659" t="s">
+        <v>23</v>
+      </c>
+      <c r="F659" t="s">
+        <v>229</v>
+      </c>
+      <c r="G659" t="s">
+        <v>8</v>
+      </c>
+      <c r="H659" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="660" spans="1:10">
+      <c r="A660" t="s">
+        <v>25</v>
+      </c>
+      <c r="B660" t="s">
+        <v>354</v>
+      </c>
+      <c r="C660" t="s">
+        <v>26</v>
+      </c>
+      <c r="D660" t="s">
+        <v>354</v>
+      </c>
+      <c r="E660" t="s">
+        <v>28</v>
+      </c>
+      <c r="F660" t="s">
+        <v>27</v>
+      </c>
+      <c r="G660" t="s">
+        <v>29</v>
+      </c>
+      <c r="H660" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="661" spans="1:10">
+      <c r="A661" t="s">
         <v>30</v>
       </c>
-      <c r="C249" t="s">
-[...5 lines deleted...]
-      <c r="E249" t="s">
+      <c r="B661" t="s">
+        <v>27</v>
+      </c>
+      <c r="C661" t="s">
+        <v>31</v>
+      </c>
+      <c r="D661" t="s">
+        <v>32</v>
+      </c>
+      <c r="E661" t="s">
         <v>6</v>
       </c>
-      <c r="F249" t="s">
-[...21 lines deleted...]
-      <c r="A255" s="4" t="s">
+      <c r="F661" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="664" spans="1:10">
+      <c r="A664" s="7"/>
+    </row>
+    <row r="666" spans="1:10">
+      <c r="A666" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="B666" s="2"/>
+      <c r="C666" s="2"/>
+      <c r="D666" s="2"/>
+      <c r="E666" s="2"/>
+      <c r="F666" s="2"/>
+      <c r="G666" s="2"/>
+      <c r="H666" s="2"/>
+      <c r="I666" s="2"/>
+      <c r="J666" s="2"/>
+    </row>
+    <row r="667" spans="1:10">
+      <c r="A667" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B255" s="4" t="s">
+      <c r="B667" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C255" s="4" t="s">
+      <c r="C667" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D255" s="4" t="s">
+      <c r="D667" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E255" s="4" t="s">
+      <c r="E667" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F255" s="4" t="s">
+      <c r="F667" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G255" s="4" t="s">
+      <c r="G667" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H255" s="4" t="s">
+      <c r="H667" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I255" s="5" t="s">
+      <c r="I667" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J255" s="5" t="s">
+      <c r="J667" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="256" spans="1:10">
-[...30 lines deleted...]
-      <c r="A258" t="s">
+    <row r="668" spans="1:10">
+      <c r="A668" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="B668" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="C668" s="3"/>
+      <c r="D668" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E668" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="F668" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G668" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H668" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I668" s="6" t="s">
+        <v>358</v>
+      </c>
+      <c r="J668" s="6" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="670" spans="1:10">
+      <c r="A670" t="s">
+        <v>19</v>
+      </c>
+      <c r="B670" t="s">
+        <v>356</v>
+      </c>
+      <c r="C670" t="s">
         <v>20</v>
       </c>
-      <c r="B258" t="s">
-[...8 lines deleted...]
-      <c r="E258" t="s">
+      <c r="D670" t="s">
+        <v>244</v>
+      </c>
+      <c r="E670" t="s">
         <v>5</v>
       </c>
-      <c r="F258" t="s">
-[...2 lines deleted...]
-      <c r="G258" t="s">
+      <c r="F670" t="s">
+        <v>240</v>
+      </c>
+      <c r="G670" t="s">
         <v>7</v>
       </c>
-      <c r="H258" t="s">
-[...4 lines deleted...]
-      <c r="A259" t="s">
+      <c r="H670" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="671" spans="1:10">
+      <c r="A671" t="s">
         <v>9</v>
       </c>
-      <c r="B259" t="s">
-[...2 lines deleted...]
-      <c r="C259" t="s">
+      <c r="B671" t="s">
+        <v>242</v>
+      </c>
+      <c r="C671" t="s">
+        <v>22</v>
+      </c>
+      <c r="D671" t="s">
+        <v>255</v>
+      </c>
+      <c r="E671" t="s">
         <v>23</v>
       </c>
-      <c r="D259" t="s">
-[...2 lines deleted...]
-      <c r="E259" t="s">
+      <c r="F671" t="s">
+        <v>229</v>
+      </c>
+      <c r="G671" t="s">
+        <v>8</v>
+      </c>
+      <c r="H671" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="672" spans="1:10">
+      <c r="A672" t="s">
         <v>25</v>
       </c>
-      <c r="F259" t="s">
+      <c r="B672" t="s">
+        <v>358</v>
+      </c>
+      <c r="C672" t="s">
         <v>26</v>
       </c>
-      <c r="G259" t="s">
+      <c r="D672" t="s">
+        <v>358</v>
+      </c>
+      <c r="E672" t="s">
+        <v>28</v>
+      </c>
+      <c r="F672" t="s">
+        <v>27</v>
+      </c>
+      <c r="G672" t="s">
+        <v>29</v>
+      </c>
+      <c r="H672" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="673" spans="1:10">
+      <c r="A673" t="s">
+        <v>30</v>
+      </c>
+      <c r="B673" t="s">
+        <v>27</v>
+      </c>
+      <c r="C673" t="s">
+        <v>31</v>
+      </c>
+      <c r="D673" t="s">
+        <v>32</v>
+      </c>
+      <c r="E673" t="s">
+        <v>6</v>
+      </c>
+      <c r="F673" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="676" spans="1:10">
+      <c r="A676" s="7"/>
+    </row>
+    <row r="678" spans="1:10">
+      <c r="A678" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="B678" s="2"/>
+      <c r="C678" s="2"/>
+      <c r="D678" s="2"/>
+      <c r="E678" s="2"/>
+      <c r="F678" s="2"/>
+      <c r="G678" s="2"/>
+      <c r="H678" s="2"/>
+      <c r="I678" s="2"/>
+      <c r="J678" s="2"/>
+    </row>
+    <row r="679" spans="1:10">
+      <c r="A679" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B679" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C679" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D679" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E679" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F679" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G679" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H259" t="s">
-[...10 lines deleted...]
-      <c r="C260" t="s">
+      <c r="H679" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I679" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J679" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="680" spans="1:10">
+      <c r="A680" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="B680" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="C680" s="3"/>
+      <c r="D680" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E680" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="F680" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G680" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H680" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I680" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="J680" s="6" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="682" spans="1:10">
+      <c r="A682" t="s">
+        <v>19</v>
+      </c>
+      <c r="B682" t="s">
+        <v>360</v>
+      </c>
+      <c r="C682" t="s">
+        <v>20</v>
+      </c>
+      <c r="D682" t="s">
+        <v>244</v>
+      </c>
+      <c r="E682" t="s">
+        <v>5</v>
+      </c>
+      <c r="F682" t="s">
+        <v>240</v>
+      </c>
+      <c r="G682" t="s">
+        <v>7</v>
+      </c>
+      <c r="H682" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="683" spans="1:10">
+      <c r="A683" t="s">
+        <v>9</v>
+      </c>
+      <c r="B683" t="s">
+        <v>242</v>
+      </c>
+      <c r="C683" t="s">
+        <v>22</v>
+      </c>
+      <c r="D683" t="s">
+        <v>255</v>
+      </c>
+      <c r="E683" t="s">
+        <v>23</v>
+      </c>
+      <c r="F683" t="s">
+        <v>229</v>
+      </c>
+      <c r="G683" t="s">
+        <v>8</v>
+      </c>
+      <c r="H683" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="684" spans="1:10">
+      <c r="A684" t="s">
+        <v>25</v>
+      </c>
+      <c r="B684" t="s">
+        <v>299</v>
+      </c>
+      <c r="C684" t="s">
+        <v>26</v>
+      </c>
+      <c r="D684" t="s">
+        <v>299</v>
+      </c>
+      <c r="E684" t="s">
         <v>28</v>
       </c>
-      <c r="D260" t="s">
-[...2 lines deleted...]
-      <c r="E260" t="s">
+      <c r="F684" t="s">
+        <v>27</v>
+      </c>
+      <c r="G684" t="s">
         <v>29</v>
       </c>
-      <c r="F260" t="s">
+      <c r="H684" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="685" spans="1:10">
+      <c r="A685" t="s">
         <v>30</v>
       </c>
-      <c r="G260" t="s">
+      <c r="B685" t="s">
+        <v>27</v>
+      </c>
+      <c r="C685" t="s">
         <v>31</v>
       </c>
-      <c r="H260" t="s">
+      <c r="D685" t="s">
+        <v>32</v>
+      </c>
+      <c r="E685" t="s">
+        <v>6</v>
+      </c>
+      <c r="F685" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="688" spans="1:10">
+      <c r="A688" s="7"/>
+    </row>
+    <row r="690" spans="1:10">
+      <c r="A690" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="B690" s="2"/>
+      <c r="C690" s="2"/>
+      <c r="D690" s="2"/>
+      <c r="E690" s="2"/>
+      <c r="F690" s="2"/>
+      <c r="G690" s="2"/>
+      <c r="H690" s="2"/>
+      <c r="I690" s="2"/>
+      <c r="J690" s="2"/>
+    </row>
+    <row r="691" spans="1:10">
+      <c r="A691" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B691" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C691" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D691" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E691" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F691" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G691" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H691" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I691" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J691" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="692" spans="1:10">
+      <c r="A692" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="B692" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="C692" s="3"/>
+      <c r="D692" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E692" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="F692" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G692" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H692" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I692" s="6" t="s">
+        <v>365</v>
+      </c>
+      <c r="J692" s="6" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="694" spans="1:10">
+      <c r="A694" t="s">
+        <v>19</v>
+      </c>
+      <c r="B694" t="s">
+        <v>363</v>
+      </c>
+      <c r="C694" t="s">
+        <v>20</v>
+      </c>
+      <c r="D694" t="s">
+        <v>244</v>
+      </c>
+      <c r="E694" t="s">
+        <v>5</v>
+      </c>
+      <c r="F694" t="s">
+        <v>240</v>
+      </c>
+      <c r="G694" t="s">
+        <v>7</v>
+      </c>
+      <c r="H694" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="695" spans="1:10">
+      <c r="A695" t="s">
+        <v>9</v>
+      </c>
+      <c r="B695" t="s">
+        <v>242</v>
+      </c>
+      <c r="C695" t="s">
+        <v>22</v>
+      </c>
+      <c r="D695" t="s">
+        <v>255</v>
+      </c>
+      <c r="E695" t="s">
+        <v>23</v>
+      </c>
+      <c r="F695" t="s">
+        <v>229</v>
+      </c>
+      <c r="G695" t="s">
+        <v>8</v>
+      </c>
+      <c r="H695" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="696" spans="1:10">
+      <c r="A696" t="s">
+        <v>25</v>
+      </c>
+      <c r="B696" t="s">
+        <v>365</v>
+      </c>
+      <c r="C696" t="s">
+        <v>26</v>
+      </c>
+      <c r="D696" t="s">
+        <v>365</v>
+      </c>
+      <c r="E696" t="s">
+        <v>28</v>
+      </c>
+      <c r="F696" t="s">
+        <v>27</v>
+      </c>
+      <c r="G696" t="s">
+        <v>29</v>
+      </c>
+      <c r="H696" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="697" spans="1:10">
+      <c r="A697" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A261" t="s">
+      <c r="B697" t="s">
+        <v>27</v>
+      </c>
+      <c r="C697" t="s">
+        <v>31</v>
+      </c>
+      <c r="D697" t="s">
         <v>32</v>
       </c>
-      <c r="B261" t="s">
+      <c r="E697" t="s">
+        <v>6</v>
+      </c>
+      <c r="F697" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="700" spans="1:10">
+      <c r="A700" s="7"/>
+    </row>
+    <row r="702" spans="1:10">
+      <c r="A702" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="B702" s="2"/>
+      <c r="C702" s="2"/>
+      <c r="D702" s="2"/>
+      <c r="E702" s="2"/>
+      <c r="F702" s="2"/>
+      <c r="G702" s="2"/>
+      <c r="H702" s="2"/>
+      <c r="I702" s="2"/>
+      <c r="J702" s="2"/>
+    </row>
+    <row r="703" spans="1:10">
+      <c r="A703" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B703" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C703" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D703" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E703" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F703" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G703" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H703" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I703" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J703" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="704" spans="1:10">
+      <c r="A704" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="B704" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="C704" s="3"/>
+      <c r="D704" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E704" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="F704" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G704" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H704" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I704" s="6" t="s">
+        <v>369</v>
+      </c>
+      <c r="J704" s="6" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="706" spans="1:10">
+      <c r="A706" t="s">
+        <v>19</v>
+      </c>
+      <c r="B706" t="s">
+        <v>367</v>
+      </c>
+      <c r="C706" t="s">
+        <v>20</v>
+      </c>
+      <c r="D706" t="s">
+        <v>244</v>
+      </c>
+      <c r="E706" t="s">
+        <v>5</v>
+      </c>
+      <c r="F706" t="s">
+        <v>240</v>
+      </c>
+      <c r="G706" t="s">
+        <v>7</v>
+      </c>
+      <c r="H706" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="707" spans="1:10">
+      <c r="A707" t="s">
+        <v>9</v>
+      </c>
+      <c r="B707" t="s">
+        <v>242</v>
+      </c>
+      <c r="C707" t="s">
+        <v>22</v>
+      </c>
+      <c r="D707" t="s">
+        <v>255</v>
+      </c>
+      <c r="E707" t="s">
+        <v>23</v>
+      </c>
+      <c r="F707" t="s">
+        <v>229</v>
+      </c>
+      <c r="G707" t="s">
+        <v>8</v>
+      </c>
+      <c r="H707" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="708" spans="1:10">
+      <c r="A708" t="s">
+        <v>25</v>
+      </c>
+      <c r="B708" t="s">
+        <v>369</v>
+      </c>
+      <c r="C708" t="s">
+        <v>26</v>
+      </c>
+      <c r="D708" t="s">
+        <v>369</v>
+      </c>
+      <c r="E708" t="s">
+        <v>28</v>
+      </c>
+      <c r="F708" t="s">
+        <v>27</v>
+      </c>
+      <c r="G708" t="s">
+        <v>29</v>
+      </c>
+      <c r="H708" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="709" spans="1:10">
+      <c r="A709" t="s">
         <v>30</v>
       </c>
-      <c r="C261" t="s">
-[...5 lines deleted...]
-      <c r="E261" t="s">
+      <c r="B709" t="s">
+        <v>27</v>
+      </c>
+      <c r="C709" t="s">
+        <v>31</v>
+      </c>
+      <c r="D709" t="s">
+        <v>32</v>
+      </c>
+      <c r="E709" t="s">
         <v>6</v>
       </c>
-      <c r="F261" t="s">
-[...21 lines deleted...]
-      <c r="A267" s="4" t="s">
+      <c r="F709" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="712" spans="1:10">
+      <c r="A712" s="7"/>
+    </row>
+    <row r="714" spans="1:10">
+      <c r="A714" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="B714" s="2"/>
+      <c r="C714" s="2"/>
+      <c r="D714" s="2"/>
+      <c r="E714" s="2"/>
+      <c r="F714" s="2"/>
+      <c r="G714" s="2"/>
+      <c r="H714" s="2"/>
+      <c r="I714" s="2"/>
+      <c r="J714" s="2"/>
+    </row>
+    <row r="715" spans="1:10">
+      <c r="A715" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B267" s="4" t="s">
+      <c r="B715" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C267" s="4" t="s">
+      <c r="C715" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D267" s="4" t="s">
+      <c r="D715" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E267" s="4" t="s">
+      <c r="E715" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F267" s="4" t="s">
+      <c r="F715" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G267" s="4" t="s">
+      <c r="G715" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H267" s="4" t="s">
+      <c r="H715" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I267" s="5" t="s">
+      <c r="I715" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J267" s="5" t="s">
+      <c r="J715" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="268" spans="1:10">
-[...30 lines deleted...]
-      <c r="A270" t="s">
+    <row r="716" spans="1:10">
+      <c r="A716" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="B716" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="C716" s="3"/>
+      <c r="D716" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E716" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="F716" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G716" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H716" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I716" s="6" t="s">
+        <v>294</v>
+      </c>
+      <c r="J716" s="6"/>
+    </row>
+    <row r="718" spans="1:10">
+      <c r="A718" t="s">
+        <v>19</v>
+      </c>
+      <c r="B718" t="s">
+        <v>371</v>
+      </c>
+      <c r="C718" t="s">
         <v>20</v>
       </c>
-      <c r="B270" t="s">
-[...8 lines deleted...]
-      <c r="E270" t="s">
+      <c r="D718" t="s">
+        <v>244</v>
+      </c>
+      <c r="E718" t="s">
         <v>5</v>
       </c>
-      <c r="F270" t="s">
-[...2 lines deleted...]
-      <c r="G270" t="s">
+      <c r="F718" t="s">
+        <v>240</v>
+      </c>
+      <c r="G718" t="s">
         <v>7</v>
       </c>
-      <c r="H270" t="s">
-[...4 lines deleted...]
-      <c r="A271" t="s">
+      <c r="H718" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="719" spans="1:10">
+      <c r="A719" t="s">
         <v>9</v>
       </c>
-      <c r="B271" t="s">
-[...2 lines deleted...]
-      <c r="C271" t="s">
+      <c r="B719" t="s">
+        <v>242</v>
+      </c>
+      <c r="C719" t="s">
+        <v>22</v>
+      </c>
+      <c r="D719" t="s">
+        <v>373</v>
+      </c>
+      <c r="E719" t="s">
         <v>23</v>
       </c>
-      <c r="D271" t="s">
-[...2 lines deleted...]
-      <c r="E271" t="s">
+      <c r="F719" t="s">
+        <v>229</v>
+      </c>
+      <c r="G719" t="s">
+        <v>8</v>
+      </c>
+      <c r="H719" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="720" spans="1:10">
+      <c r="A720" t="s">
         <v>25</v>
       </c>
-      <c r="F271" t="s">
+      <c r="B720" t="s">
+        <v>294</v>
+      </c>
+      <c r="C720" t="s">
         <v>26</v>
       </c>
-      <c r="G271" t="s">
+      <c r="D720" t="s">
+        <v>27</v>
+      </c>
+      <c r="E720" t="s">
+        <v>28</v>
+      </c>
+      <c r="F720" t="s">
+        <v>27</v>
+      </c>
+      <c r="G720" t="s">
+        <v>29</v>
+      </c>
+      <c r="H720" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="721" spans="1:10">
+      <c r="A721" t="s">
+        <v>30</v>
+      </c>
+      <c r="B721" t="s">
+        <v>27</v>
+      </c>
+      <c r="C721" t="s">
+        <v>31</v>
+      </c>
+      <c r="D721" t="s">
+        <v>32</v>
+      </c>
+      <c r="E721" t="s">
+        <v>6</v>
+      </c>
+      <c r="F721" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="724" spans="1:10">
+      <c r="A724" s="7"/>
+    </row>
+    <row r="726" spans="1:10">
+      <c r="A726" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="B726" s="2"/>
+      <c r="C726" s="2"/>
+      <c r="D726" s="2"/>
+      <c r="E726" s="2"/>
+      <c r="F726" s="2"/>
+      <c r="G726" s="2"/>
+      <c r="H726" s="2"/>
+      <c r="I726" s="2"/>
+      <c r="J726" s="2"/>
+    </row>
+    <row r="727" spans="1:10">
+      <c r="A727" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B727" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C727" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D727" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E727" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F727" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G727" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H271" t="s">
-[...10 lines deleted...]
-      <c r="C272" t="s">
+      <c r="H727" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I727" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J727" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="728" spans="1:10">
+      <c r="A728" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="B728" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="C728" s="3"/>
+      <c r="D728" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E728" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="F728" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G728" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H728" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I728" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="J728" s="6"/>
+    </row>
+    <row r="730" spans="1:10">
+      <c r="A730" t="s">
+        <v>19</v>
+      </c>
+      <c r="B730" t="s">
+        <v>375</v>
+      </c>
+      <c r="C730" t="s">
+        <v>20</v>
+      </c>
+      <c r="D730" t="s">
+        <v>244</v>
+      </c>
+      <c r="E730" t="s">
+        <v>5</v>
+      </c>
+      <c r="F730" t="s">
+        <v>240</v>
+      </c>
+      <c r="G730" t="s">
+        <v>7</v>
+      </c>
+      <c r="H730" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="731" spans="1:10">
+      <c r="A731" t="s">
+        <v>9</v>
+      </c>
+      <c r="B731" t="s">
+        <v>242</v>
+      </c>
+      <c r="C731" t="s">
+        <v>22</v>
+      </c>
+      <c r="D731" t="s">
+        <v>255</v>
+      </c>
+      <c r="E731" t="s">
+        <v>23</v>
+      </c>
+      <c r="F731" t="s">
+        <v>229</v>
+      </c>
+      <c r="G731" t="s">
+        <v>8</v>
+      </c>
+      <c r="H731" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="732" spans="1:10">
+      <c r="A732" t="s">
+        <v>25</v>
+      </c>
+      <c r="B732" t="s">
+        <v>281</v>
+      </c>
+      <c r="C732" t="s">
+        <v>26</v>
+      </c>
+      <c r="D732" t="s">
+        <v>27</v>
+      </c>
+      <c r="E732" t="s">
         <v>28</v>
       </c>
-      <c r="D272" t="s">
-[...2 lines deleted...]
-      <c r="E272" t="s">
+      <c r="F732" t="s">
+        <v>27</v>
+      </c>
+      <c r="G732" t="s">
         <v>29</v>
       </c>
-      <c r="F272" t="s">
+      <c r="H732" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="733" spans="1:10">
+      <c r="A733" t="s">
         <v>30</v>
       </c>
-      <c r="G272" t="s">
+      <c r="B733" t="s">
+        <v>27</v>
+      </c>
+      <c r="C733" t="s">
         <v>31</v>
       </c>
-      <c r="H272" t="s">
+      <c r="D733" t="s">
+        <v>32</v>
+      </c>
+      <c r="E733" t="s">
+        <v>6</v>
+      </c>
+      <c r="F733" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="736" spans="1:10">
+      <c r="A736" s="7"/>
+    </row>
+    <row r="738" spans="1:10">
+      <c r="A738" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="B738" s="2"/>
+      <c r="C738" s="2"/>
+      <c r="D738" s="2"/>
+      <c r="E738" s="2"/>
+      <c r="F738" s="2"/>
+      <c r="G738" s="2"/>
+      <c r="H738" s="2"/>
+      <c r="I738" s="2"/>
+      <c r="J738" s="2"/>
+    </row>
+    <row r="739" spans="1:10">
+      <c r="A739" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B739" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C739" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D739" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E739" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F739" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G739" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H739" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I739" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J739" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="740" spans="1:10">
+      <c r="A740" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="B740" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="C740" s="3"/>
+      <c r="D740" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E740" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="F740" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G740" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H740" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I740" s="6" t="s">
+        <v>380</v>
+      </c>
+      <c r="J740" s="6"/>
+    </row>
+    <row r="742" spans="1:10">
+      <c r="A742" t="s">
+        <v>19</v>
+      </c>
+      <c r="B742" t="s">
+        <v>378</v>
+      </c>
+      <c r="C742" t="s">
+        <v>20</v>
+      </c>
+      <c r="D742" t="s">
+        <v>244</v>
+      </c>
+      <c r="E742" t="s">
+        <v>5</v>
+      </c>
+      <c r="F742" t="s">
+        <v>240</v>
+      </c>
+      <c r="G742" t="s">
+        <v>7</v>
+      </c>
+      <c r="H742" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="743" spans="1:10">
+      <c r="A743" t="s">
+        <v>9</v>
+      </c>
+      <c r="B743" t="s">
+        <v>242</v>
+      </c>
+      <c r="C743" t="s">
+        <v>22</v>
+      </c>
+      <c r="D743" t="s">
+        <v>373</v>
+      </c>
+      <c r="E743" t="s">
+        <v>23</v>
+      </c>
+      <c r="F743" t="s">
+        <v>229</v>
+      </c>
+      <c r="G743" t="s">
+        <v>8</v>
+      </c>
+      <c r="H743" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="744" spans="1:10">
+      <c r="A744" t="s">
+        <v>25</v>
+      </c>
+      <c r="B744" t="s">
+        <v>380</v>
+      </c>
+      <c r="C744" t="s">
+        <v>26</v>
+      </c>
+      <c r="D744" t="s">
+        <v>27</v>
+      </c>
+      <c r="E744" t="s">
+        <v>28</v>
+      </c>
+      <c r="F744" t="s">
+        <v>27</v>
+      </c>
+      <c r="G744" t="s">
+        <v>29</v>
+      </c>
+      <c r="H744" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="745" spans="1:10">
+      <c r="A745" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A273" t="s">
+      <c r="B745" t="s">
+        <v>27</v>
+      </c>
+      <c r="C745" t="s">
+        <v>31</v>
+      </c>
+      <c r="D745" t="s">
         <v>32</v>
       </c>
-      <c r="B273" t="s">
+      <c r="E745" t="s">
+        <v>6</v>
+      </c>
+      <c r="F745" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="748" spans="1:10">
+      <c r="A748" s="7"/>
+    </row>
+    <row r="750" spans="1:10">
+      <c r="A750" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="B750" s="2"/>
+      <c r="C750" s="2"/>
+      <c r="D750" s="2"/>
+      <c r="E750" s="2"/>
+      <c r="F750" s="2"/>
+      <c r="G750" s="2"/>
+      <c r="H750" s="2"/>
+      <c r="I750" s="2"/>
+      <c r="J750" s="2"/>
+    </row>
+    <row r="751" spans="1:10">
+      <c r="A751" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B751" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C751" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D751" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E751" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F751" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G751" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H751" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I751" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J751" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="752" spans="1:10">
+      <c r="A752" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="B752" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="C752" s="3"/>
+      <c r="D752" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E752" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F752" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G752" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H752" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I752" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="J752" s="6"/>
+    </row>
+    <row r="754" spans="1:10">
+      <c r="A754" t="s">
+        <v>19</v>
+      </c>
+      <c r="B754" t="s">
+        <v>382</v>
+      </c>
+      <c r="C754" t="s">
+        <v>20</v>
+      </c>
+      <c r="D754" t="s">
+        <v>244</v>
+      </c>
+      <c r="E754" t="s">
+        <v>5</v>
+      </c>
+      <c r="F754" t="s">
+        <v>240</v>
+      </c>
+      <c r="G754" t="s">
+        <v>7</v>
+      </c>
+      <c r="H754" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="755" spans="1:10">
+      <c r="A755" t="s">
+        <v>9</v>
+      </c>
+      <c r="B755" t="s">
+        <v>242</v>
+      </c>
+      <c r="C755" t="s">
+        <v>22</v>
+      </c>
+      <c r="D755" t="s">
+        <v>384</v>
+      </c>
+      <c r="E755" t="s">
+        <v>23</v>
+      </c>
+      <c r="F755" t="s">
+        <v>229</v>
+      </c>
+      <c r="G755" t="s">
+        <v>8</v>
+      </c>
+      <c r="H755" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="756" spans="1:10">
+      <c r="A756" t="s">
+        <v>25</v>
+      </c>
+      <c r="B756" t="s">
+        <v>18</v>
+      </c>
+      <c r="C756" t="s">
+        <v>26</v>
+      </c>
+      <c r="D756" t="s">
+        <v>27</v>
+      </c>
+      <c r="E756" t="s">
+        <v>28</v>
+      </c>
+      <c r="F756" t="s">
+        <v>27</v>
+      </c>
+      <c r="G756" t="s">
+        <v>29</v>
+      </c>
+      <c r="H756" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="757" spans="1:10">
+      <c r="A757" t="s">
         <v>30</v>
       </c>
-      <c r="C273" t="s">
-[...5 lines deleted...]
-      <c r="E273" t="s">
+      <c r="B757" t="s">
+        <v>27</v>
+      </c>
+      <c r="C757" t="s">
+        <v>31</v>
+      </c>
+      <c r="D757" t="s">
+        <v>32</v>
+      </c>
+      <c r="E757" t="s">
         <v>6</v>
       </c>
-      <c r="F273" t="s">
-[...21 lines deleted...]
-      <c r="A279" s="4" t="s">
+      <c r="F757" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="760" spans="1:10">
+      <c r="A760" s="7"/>
+    </row>
+    <row r="762" spans="1:10">
+      <c r="A762" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="B762" s="2"/>
+      <c r="C762" s="2"/>
+      <c r="D762" s="2"/>
+      <c r="E762" s="2"/>
+      <c r="F762" s="2"/>
+      <c r="G762" s="2"/>
+      <c r="H762" s="2"/>
+      <c r="I762" s="2"/>
+      <c r="J762" s="2"/>
+    </row>
+    <row r="763" spans="1:10">
+      <c r="A763" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B279" s="4" t="s">
+      <c r="B763" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C279" s="4" t="s">
+      <c r="C763" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D279" s="4" t="s">
+      <c r="D763" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E279" s="4" t="s">
+      <c r="E763" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F279" s="4" t="s">
+      <c r="F763" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G279" s="4" t="s">
+      <c r="G763" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H279" s="4" t="s">
+      <c r="H763" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I279" s="5" t="s">
+      <c r="I763" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J279" s="5" t="s">
+      <c r="J763" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="280" spans="1:10">
-[...30 lines deleted...]
-      <c r="A282" t="s">
+    <row r="764" spans="1:10">
+      <c r="A764" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="B764" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="C764" s="3"/>
+      <c r="D764" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E764" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="F764" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G764" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H764" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I764" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="J764" s="6"/>
+    </row>
+    <row r="766" spans="1:10">
+      <c r="A766" t="s">
+        <v>19</v>
+      </c>
+      <c r="B766" t="s">
+        <v>386</v>
+      </c>
+      <c r="C766" t="s">
         <v>20</v>
       </c>
-      <c r="B282" t="s">
-[...8 lines deleted...]
-      <c r="E282" t="s">
+      <c r="D766" t="s">
+        <v>244</v>
+      </c>
+      <c r="E766" t="s">
         <v>5</v>
       </c>
-      <c r="F282" t="s">
-[...2 lines deleted...]
-      <c r="G282" t="s">
+      <c r="F766" t="s">
+        <v>240</v>
+      </c>
+      <c r="G766" t="s">
         <v>7</v>
       </c>
-      <c r="H282" t="s">
-[...4 lines deleted...]
-      <c r="A283" t="s">
+      <c r="H766" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="767" spans="1:10">
+      <c r="A767" t="s">
         <v>9</v>
       </c>
-      <c r="B283" t="s">
-[...2 lines deleted...]
-      <c r="C283" t="s">
+      <c r="B767" t="s">
+        <v>242</v>
+      </c>
+      <c r="C767" t="s">
+        <v>22</v>
+      </c>
+      <c r="D767" t="s">
+        <v>373</v>
+      </c>
+      <c r="E767" t="s">
         <v>23</v>
       </c>
-      <c r="D283" t="s">
-[...2 lines deleted...]
-      <c r="E283" t="s">
+      <c r="F767" t="s">
+        <v>229</v>
+      </c>
+      <c r="G767" t="s">
+        <v>8</v>
+      </c>
+      <c r="H767" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="768" spans="1:10">
+      <c r="A768" t="s">
         <v>25</v>
       </c>
-      <c r="F283" t="s">
+      <c r="B768" t="s">
+        <v>18</v>
+      </c>
+      <c r="C768" t="s">
         <v>26</v>
       </c>
-      <c r="G283" t="s">
+      <c r="D768" t="s">
+        <v>27</v>
+      </c>
+      <c r="E768" t="s">
+        <v>28</v>
+      </c>
+      <c r="F768" t="s">
+        <v>27</v>
+      </c>
+      <c r="G768" t="s">
+        <v>29</v>
+      </c>
+      <c r="H768" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="769" spans="1:10">
+      <c r="A769" t="s">
+        <v>30</v>
+      </c>
+      <c r="B769" t="s">
+        <v>27</v>
+      </c>
+      <c r="C769" t="s">
+        <v>31</v>
+      </c>
+      <c r="D769" t="s">
+        <v>32</v>
+      </c>
+      <c r="E769" t="s">
+        <v>6</v>
+      </c>
+      <c r="F769" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="772" spans="1:10">
+      <c r="A772" s="7"/>
+    </row>
+    <row r="774" spans="1:10">
+      <c r="A774" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="B774" s="2"/>
+      <c r="C774" s="2"/>
+      <c r="D774" s="2"/>
+      <c r="E774" s="2"/>
+      <c r="F774" s="2"/>
+      <c r="G774" s="2"/>
+      <c r="H774" s="2"/>
+      <c r="I774" s="2"/>
+      <c r="J774" s="2"/>
+    </row>
+    <row r="775" spans="1:10">
+      <c r="A775" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B775" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C775" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D775" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E775" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F775" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G775" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H283" t="s">
-[...10 lines deleted...]
-      <c r="C284" t="s">
+      <c r="H775" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I775" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J775" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="776" spans="1:10">
+      <c r="A776" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="B776" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="C776" s="3"/>
+      <c r="D776" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E776" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="F776" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G776" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H776" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I776" s="6" t="s">
+        <v>391</v>
+      </c>
+      <c r="J776" s="6"/>
+    </row>
+    <row r="778" spans="1:10">
+      <c r="A778" t="s">
+        <v>19</v>
+      </c>
+      <c r="B778" t="s">
+        <v>389</v>
+      </c>
+      <c r="C778" t="s">
+        <v>20</v>
+      </c>
+      <c r="D778" t="s">
+        <v>244</v>
+      </c>
+      <c r="E778" t="s">
+        <v>5</v>
+      </c>
+      <c r="F778" t="s">
+        <v>240</v>
+      </c>
+      <c r="G778" t="s">
+        <v>7</v>
+      </c>
+      <c r="H778" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="779" spans="1:10">
+      <c r="A779" t="s">
+        <v>9</v>
+      </c>
+      <c r="B779" t="s">
+        <v>242</v>
+      </c>
+      <c r="C779" t="s">
+        <v>22</v>
+      </c>
+      <c r="D779" t="s">
+        <v>255</v>
+      </c>
+      <c r="E779" t="s">
+        <v>23</v>
+      </c>
+      <c r="F779" t="s">
+        <v>229</v>
+      </c>
+      <c r="G779" t="s">
+        <v>8</v>
+      </c>
+      <c r="H779" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="780" spans="1:10">
+      <c r="A780" t="s">
+        <v>25</v>
+      </c>
+      <c r="B780" t="s">
+        <v>391</v>
+      </c>
+      <c r="C780" t="s">
+        <v>26</v>
+      </c>
+      <c r="D780" t="s">
+        <v>27</v>
+      </c>
+      <c r="E780" t="s">
         <v>28</v>
       </c>
-      <c r="D284" t="s">
-[...2 lines deleted...]
-      <c r="E284" t="s">
+      <c r="F780" t="s">
+        <v>27</v>
+      </c>
+      <c r="G780" t="s">
         <v>29</v>
       </c>
-      <c r="F284" t="s">
+      <c r="H780" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="781" spans="1:10">
+      <c r="A781" t="s">
         <v>30</v>
       </c>
-      <c r="G284" t="s">
+      <c r="B781" t="s">
+        <v>27</v>
+      </c>
+      <c r="C781" t="s">
         <v>31</v>
       </c>
-      <c r="H284" t="s">
+      <c r="D781" t="s">
+        <v>32</v>
+      </c>
+      <c r="E781" t="s">
+        <v>6</v>
+      </c>
+      <c r="F781" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="784" spans="1:10">
+      <c r="A784" s="7"/>
+    </row>
+    <row r="786" spans="1:10">
+      <c r="A786" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="B786" s="2"/>
+      <c r="C786" s="2"/>
+      <c r="D786" s="2"/>
+      <c r="E786" s="2"/>
+      <c r="F786" s="2"/>
+      <c r="G786" s="2"/>
+      <c r="H786" s="2"/>
+      <c r="I786" s="2"/>
+      <c r="J786" s="2"/>
+    </row>
+    <row r="787" spans="1:10">
+      <c r="A787" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B787" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C787" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D787" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E787" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F787" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G787" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H787" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I787" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J787" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="788" spans="1:10">
+      <c r="A788" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="B788" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="C788" s="3"/>
+      <c r="D788" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E788" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="F788" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G788" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H788" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I788" s="6" t="s">
+        <v>380</v>
+      </c>
+      <c r="J788" s="6"/>
+    </row>
+    <row r="790" spans="1:10">
+      <c r="A790" t="s">
+        <v>19</v>
+      </c>
+      <c r="B790" t="s">
+        <v>393</v>
+      </c>
+      <c r="C790" t="s">
+        <v>20</v>
+      </c>
+      <c r="D790" t="s">
+        <v>244</v>
+      </c>
+      <c r="E790" t="s">
+        <v>5</v>
+      </c>
+      <c r="F790" t="s">
+        <v>240</v>
+      </c>
+      <c r="G790" t="s">
+        <v>7</v>
+      </c>
+      <c r="H790" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="791" spans="1:10">
+      <c r="A791" t="s">
+        <v>9</v>
+      </c>
+      <c r="B791" t="s">
+        <v>242</v>
+      </c>
+      <c r="C791" t="s">
+        <v>22</v>
+      </c>
+      <c r="D791" t="s">
+        <v>255</v>
+      </c>
+      <c r="E791" t="s">
+        <v>23</v>
+      </c>
+      <c r="F791" t="s">
+        <v>229</v>
+      </c>
+      <c r="G791" t="s">
+        <v>8</v>
+      </c>
+      <c r="H791" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="792" spans="1:10">
+      <c r="A792" t="s">
+        <v>25</v>
+      </c>
+      <c r="B792" t="s">
+        <v>380</v>
+      </c>
+      <c r="C792" t="s">
+        <v>26</v>
+      </c>
+      <c r="D792" t="s">
+        <v>27</v>
+      </c>
+      <c r="E792" t="s">
+        <v>28</v>
+      </c>
+      <c r="F792" t="s">
+        <v>27</v>
+      </c>
+      <c r="G792" t="s">
+        <v>29</v>
+      </c>
+      <c r="H792" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="793" spans="1:10">
+      <c r="A793" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A285" t="s">
+      <c r="B793" t="s">
+        <v>27</v>
+      </c>
+      <c r="C793" t="s">
+        <v>31</v>
+      </c>
+      <c r="D793" t="s">
         <v>32</v>
       </c>
-      <c r="B285" t="s">
+      <c r="E793" t="s">
+        <v>6</v>
+      </c>
+      <c r="F793" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="796" spans="1:10">
+      <c r="A796" s="7"/>
+    </row>
+    <row r="798" spans="1:10">
+      <c r="A798" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="B798" s="2"/>
+      <c r="C798" s="2"/>
+      <c r="D798" s="2"/>
+      <c r="E798" s="2"/>
+      <c r="F798" s="2"/>
+      <c r="G798" s="2"/>
+      <c r="H798" s="2"/>
+      <c r="I798" s="2"/>
+      <c r="J798" s="2"/>
+    </row>
+    <row r="799" spans="1:10">
+      <c r="A799" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B799" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C799" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D799" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E799" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F799" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G799" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H799" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I799" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J799" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="800" spans="1:10">
+      <c r="A800" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="B800" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="C800" s="3"/>
+      <c r="D800" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E800" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="F800" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G800" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H800" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I800" s="6" t="s">
+        <v>398</v>
+      </c>
+      <c r="J800" s="6"/>
+    </row>
+    <row r="802" spans="1:10">
+      <c r="A802" t="s">
+        <v>19</v>
+      </c>
+      <c r="B802" t="s">
+        <v>396</v>
+      </c>
+      <c r="C802" t="s">
+        <v>20</v>
+      </c>
+      <c r="D802" t="s">
+        <v>244</v>
+      </c>
+      <c r="E802" t="s">
+        <v>5</v>
+      </c>
+      <c r="F802" t="s">
+        <v>240</v>
+      </c>
+      <c r="G802" t="s">
+        <v>7</v>
+      </c>
+      <c r="H802" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="803" spans="1:10">
+      <c r="A803" t="s">
+        <v>9</v>
+      </c>
+      <c r="B803" t="s">
+        <v>242</v>
+      </c>
+      <c r="C803" t="s">
+        <v>22</v>
+      </c>
+      <c r="D803" t="s">
+        <v>255</v>
+      </c>
+      <c r="E803" t="s">
+        <v>23</v>
+      </c>
+      <c r="F803" t="s">
+        <v>229</v>
+      </c>
+      <c r="G803" t="s">
+        <v>8</v>
+      </c>
+      <c r="H803" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="804" spans="1:10">
+      <c r="A804" t="s">
+        <v>25</v>
+      </c>
+      <c r="B804" t="s">
+        <v>398</v>
+      </c>
+      <c r="C804" t="s">
+        <v>26</v>
+      </c>
+      <c r="D804" t="s">
+        <v>27</v>
+      </c>
+      <c r="E804" t="s">
+        <v>28</v>
+      </c>
+      <c r="F804" t="s">
+        <v>27</v>
+      </c>
+      <c r="G804" t="s">
+        <v>29</v>
+      </c>
+      <c r="H804" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="805" spans="1:10">
+      <c r="A805" t="s">
         <v>30</v>
       </c>
-      <c r="C285" t="s">
-[...5 lines deleted...]
-      <c r="E285" t="s">
+      <c r="B805" t="s">
+        <v>27</v>
+      </c>
+      <c r="C805" t="s">
+        <v>31</v>
+      </c>
+      <c r="D805" t="s">
+        <v>32</v>
+      </c>
+      <c r="E805" t="s">
         <v>6</v>
       </c>
-      <c r="F285" t="s">
-[...21 lines deleted...]
-      <c r="A291" s="4" t="s">
+      <c r="F805" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="808" spans="1:10">
+      <c r="A808" s="7"/>
+    </row>
+    <row r="810" spans="1:10">
+      <c r="A810" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="B810" s="2"/>
+      <c r="C810" s="2"/>
+      <c r="D810" s="2"/>
+      <c r="E810" s="2"/>
+      <c r="F810" s="2"/>
+      <c r="G810" s="2"/>
+      <c r="H810" s="2"/>
+      <c r="I810" s="2"/>
+      <c r="J810" s="2"/>
+    </row>
+    <row r="811" spans="1:10">
+      <c r="A811" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B291" s="4" t="s">
+      <c r="B811" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C291" s="4" t="s">
+      <c r="C811" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D291" s="4" t="s">
+      <c r="D811" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E291" s="4" t="s">
+      <c r="E811" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F291" s="4" t="s">
+      <c r="F811" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G291" s="4" t="s">
+      <c r="G811" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H291" s="4" t="s">
+      <c r="H811" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I291" s="5" t="s">
+      <c r="I811" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J291" s="5" t="s">
+      <c r="J811" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="292" spans="1:10">
-[...30 lines deleted...]
-      <c r="A294" t="s">
+    <row r="812" spans="1:10">
+      <c r="A812" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="B812" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="C812" s="3"/>
+      <c r="D812" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E812" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="F812" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G812" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H812" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I812" s="6" t="s">
+        <v>401</v>
+      </c>
+      <c r="J812" s="6"/>
+    </row>
+    <row r="814" spans="1:10">
+      <c r="A814" t="s">
+        <v>19</v>
+      </c>
+      <c r="B814" t="s">
+        <v>400</v>
+      </c>
+      <c r="C814" t="s">
         <v>20</v>
       </c>
-      <c r="B294" t="s">
-[...8 lines deleted...]
-      <c r="E294" t="s">
+      <c r="D814" t="s">
+        <v>244</v>
+      </c>
+      <c r="E814" t="s">
         <v>5</v>
       </c>
-      <c r="F294" t="s">
-[...2 lines deleted...]
-      <c r="G294" t="s">
+      <c r="F814" t="s">
+        <v>240</v>
+      </c>
+      <c r="G814" t="s">
         <v>7</v>
       </c>
-      <c r="H294" t="s">
-[...4 lines deleted...]
-      <c r="A295" t="s">
+      <c r="H814" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="815" spans="1:10">
+      <c r="A815" t="s">
         <v>9</v>
       </c>
-      <c r="B295" t="s">
-[...2 lines deleted...]
-      <c r="C295" t="s">
+      <c r="B815" t="s">
+        <v>242</v>
+      </c>
+      <c r="C815" t="s">
+        <v>22</v>
+      </c>
+      <c r="D815" t="s">
+        <v>245</v>
+      </c>
+      <c r="E815" t="s">
         <v>23</v>
       </c>
-      <c r="D295" t="s">
-[...2 lines deleted...]
-      <c r="E295" t="s">
+      <c r="F815" t="s">
+        <v>229</v>
+      </c>
+      <c r="G815" t="s">
+        <v>8</v>
+      </c>
+      <c r="H815" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="816" spans="1:10">
+      <c r="A816" t="s">
         <v>25</v>
       </c>
-      <c r="F295" t="s">
+      <c r="B816" t="s">
+        <v>401</v>
+      </c>
+      <c r="C816" t="s">
         <v>26</v>
       </c>
-      <c r="G295" t="s">
+      <c r="D816" t="s">
+        <v>27</v>
+      </c>
+      <c r="E816" t="s">
+        <v>28</v>
+      </c>
+      <c r="F816" t="s">
+        <v>27</v>
+      </c>
+      <c r="G816" t="s">
+        <v>29</v>
+      </c>
+      <c r="H816" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="817" spans="1:10">
+      <c r="A817" t="s">
+        <v>30</v>
+      </c>
+      <c r="B817" t="s">
+        <v>27</v>
+      </c>
+      <c r="C817" t="s">
+        <v>31</v>
+      </c>
+      <c r="D817" t="s">
+        <v>32</v>
+      </c>
+      <c r="E817" t="s">
+        <v>6</v>
+      </c>
+      <c r="F817" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="820" spans="1:10">
+      <c r="A820" s="7"/>
+    </row>
+    <row r="822" spans="1:10">
+      <c r="A822" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="B822" s="2"/>
+      <c r="C822" s="2"/>
+      <c r="D822" s="2"/>
+      <c r="E822" s="2"/>
+      <c r="F822" s="2"/>
+      <c r="G822" s="2"/>
+      <c r="H822" s="2"/>
+      <c r="I822" s="2"/>
+      <c r="J822" s="2"/>
+    </row>
+    <row r="823" spans="1:10">
+      <c r="A823" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B823" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C823" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D823" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E823" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F823" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G823" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H295" t="s">
-[...10 lines deleted...]
-      <c r="C296" t="s">
+      <c r="H823" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I823" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J823" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="824" spans="1:10">
+      <c r="A824" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="B824" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="C824" s="3"/>
+      <c r="D824" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E824" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="F824" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G824" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H824" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I824" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="J824" s="6"/>
+    </row>
+    <row r="826" spans="1:10">
+      <c r="A826" t="s">
+        <v>19</v>
+      </c>
+      <c r="B826" t="s">
+        <v>403</v>
+      </c>
+      <c r="C826" t="s">
+        <v>20</v>
+      </c>
+      <c r="D826" t="s">
+        <v>244</v>
+      </c>
+      <c r="E826" t="s">
+        <v>5</v>
+      </c>
+      <c r="F826" t="s">
+        <v>240</v>
+      </c>
+      <c r="G826" t="s">
+        <v>7</v>
+      </c>
+      <c r="H826" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="827" spans="1:10">
+      <c r="A827" t="s">
+        <v>9</v>
+      </c>
+      <c r="B827" t="s">
+        <v>242</v>
+      </c>
+      <c r="C827" t="s">
+        <v>22</v>
+      </c>
+      <c r="D827" t="s">
+        <v>245</v>
+      </c>
+      <c r="E827" t="s">
+        <v>23</v>
+      </c>
+      <c r="F827" t="s">
+        <v>229</v>
+      </c>
+      <c r="G827" t="s">
+        <v>8</v>
+      </c>
+      <c r="H827" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="828" spans="1:10">
+      <c r="A828" t="s">
+        <v>25</v>
+      </c>
+      <c r="B828" t="s">
+        <v>307</v>
+      </c>
+      <c r="C828" t="s">
+        <v>26</v>
+      </c>
+      <c r="D828" t="s">
+        <v>27</v>
+      </c>
+      <c r="E828" t="s">
         <v>28</v>
       </c>
-      <c r="D296" t="s">
-[...2 lines deleted...]
-      <c r="E296" t="s">
+      <c r="F828" t="s">
+        <v>27</v>
+      </c>
+      <c r="G828" t="s">
         <v>29</v>
       </c>
-      <c r="F296" t="s">
+      <c r="H828" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="829" spans="1:10">
+      <c r="A829" t="s">
         <v>30</v>
       </c>
-      <c r="G296" t="s">
+      <c r="B829" t="s">
+        <v>27</v>
+      </c>
+      <c r="C829" t="s">
         <v>31</v>
       </c>
-      <c r="H296" t="s">
+      <c r="D829" t="s">
+        <v>32</v>
+      </c>
+      <c r="E829" t="s">
+        <v>6</v>
+      </c>
+      <c r="F829" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="832" spans="1:10">
+      <c r="A832" s="7"/>
+    </row>
+    <row r="834" spans="1:10">
+      <c r="A834" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="B834" s="2"/>
+      <c r="C834" s="2"/>
+      <c r="D834" s="2"/>
+      <c r="E834" s="2"/>
+      <c r="F834" s="2"/>
+      <c r="G834" s="2"/>
+      <c r="H834" s="2"/>
+      <c r="I834" s="2"/>
+      <c r="J834" s="2"/>
+    </row>
+    <row r="835" spans="1:10">
+      <c r="A835" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B835" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C835" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D835" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E835" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F835" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G835" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H835" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I835" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J835" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="836" spans="1:10">
+      <c r="A836" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="B836" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="C836" s="3"/>
+      <c r="D836" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E836" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="F836" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G836" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H836" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I836" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="J836" s="6"/>
+    </row>
+    <row r="838" spans="1:10">
+      <c r="A838" t="s">
+        <v>19</v>
+      </c>
+      <c r="B838" t="s">
+        <v>406</v>
+      </c>
+      <c r="C838" t="s">
+        <v>20</v>
+      </c>
+      <c r="D838" t="s">
+        <v>244</v>
+      </c>
+      <c r="E838" t="s">
+        <v>5</v>
+      </c>
+      <c r="F838" t="s">
+        <v>240</v>
+      </c>
+      <c r="G838" t="s">
+        <v>7</v>
+      </c>
+      <c r="H838" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="839" spans="1:10">
+      <c r="A839" t="s">
+        <v>9</v>
+      </c>
+      <c r="B839" t="s">
+        <v>242</v>
+      </c>
+      <c r="C839" t="s">
+        <v>22</v>
+      </c>
+      <c r="D839" t="s">
+        <v>373</v>
+      </c>
+      <c r="E839" t="s">
+        <v>23</v>
+      </c>
+      <c r="F839" t="s">
+        <v>229</v>
+      </c>
+      <c r="G839" t="s">
+        <v>8</v>
+      </c>
+      <c r="H839" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="840" spans="1:10">
+      <c r="A840" t="s">
+        <v>25</v>
+      </c>
+      <c r="B840" t="s">
+        <v>299</v>
+      </c>
+      <c r="C840" t="s">
+        <v>26</v>
+      </c>
+      <c r="D840" t="s">
+        <v>27</v>
+      </c>
+      <c r="E840" t="s">
+        <v>28</v>
+      </c>
+      <c r="F840" t="s">
+        <v>27</v>
+      </c>
+      <c r="G840" t="s">
+        <v>29</v>
+      </c>
+      <c r="H840" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="841" spans="1:10">
+      <c r="A841" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A297" t="s">
+      <c r="B841" t="s">
+        <v>27</v>
+      </c>
+      <c r="C841" t="s">
+        <v>31</v>
+      </c>
+      <c r="D841" t="s">
         <v>32</v>
       </c>
-      <c r="B297" t="s">
+      <c r="E841" t="s">
+        <v>6</v>
+      </c>
+      <c r="F841" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="844" spans="1:10">
+      <c r="A844" s="7"/>
+    </row>
+    <row r="846" spans="1:10">
+      <c r="A846" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="B846" s="2"/>
+      <c r="C846" s="2"/>
+      <c r="D846" s="2"/>
+      <c r="E846" s="2"/>
+      <c r="F846" s="2"/>
+      <c r="G846" s="2"/>
+      <c r="H846" s="2"/>
+      <c r="I846" s="2"/>
+      <c r="J846" s="2"/>
+    </row>
+    <row r="847" spans="1:10">
+      <c r="A847" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B847" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C847" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D847" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E847" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F847" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G847" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H847" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I847" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J847" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="848" spans="1:10">
+      <c r="A848" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="B848" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="C848" s="3"/>
+      <c r="D848" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E848" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="F848" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G848" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H848" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I848" s="6" t="s">
+        <v>412</v>
+      </c>
+      <c r="J848" s="6"/>
+    </row>
+    <row r="850" spans="1:10">
+      <c r="A850" t="s">
+        <v>19</v>
+      </c>
+      <c r="B850" t="s">
+        <v>410</v>
+      </c>
+      <c r="C850" t="s">
+        <v>20</v>
+      </c>
+      <c r="D850" t="s">
+        <v>244</v>
+      </c>
+      <c r="E850" t="s">
+        <v>5</v>
+      </c>
+      <c r="F850" t="s">
+        <v>240</v>
+      </c>
+      <c r="G850" t="s">
+        <v>7</v>
+      </c>
+      <c r="H850" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="851" spans="1:10">
+      <c r="A851" t="s">
+        <v>9</v>
+      </c>
+      <c r="B851" t="s">
+        <v>242</v>
+      </c>
+      <c r="C851" t="s">
+        <v>22</v>
+      </c>
+      <c r="D851" t="s">
+        <v>255</v>
+      </c>
+      <c r="E851" t="s">
+        <v>23</v>
+      </c>
+      <c r="F851" t="s">
+        <v>229</v>
+      </c>
+      <c r="G851" t="s">
+        <v>8</v>
+      </c>
+      <c r="H851" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="852" spans="1:10">
+      <c r="A852" t="s">
+        <v>25</v>
+      </c>
+      <c r="B852" t="s">
+        <v>412</v>
+      </c>
+      <c r="C852" t="s">
+        <v>26</v>
+      </c>
+      <c r="D852" t="s">
+        <v>27</v>
+      </c>
+      <c r="E852" t="s">
+        <v>28</v>
+      </c>
+      <c r="F852" t="s">
+        <v>27</v>
+      </c>
+      <c r="G852" t="s">
+        <v>29</v>
+      </c>
+      <c r="H852" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="853" spans="1:10">
+      <c r="A853" t="s">
         <v>30</v>
       </c>
-      <c r="C297" t="s">
-[...5 lines deleted...]
-      <c r="E297" t="s">
+      <c r="B853" t="s">
+        <v>27</v>
+      </c>
+      <c r="C853" t="s">
+        <v>31</v>
+      </c>
+      <c r="D853" t="s">
+        <v>32</v>
+      </c>
+      <c r="E853" t="s">
         <v>6</v>
       </c>
-      <c r="F297" t="s">
-[...21 lines deleted...]
-      <c r="A303" s="4" t="s">
+      <c r="F853" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="856" spans="1:10">
+      <c r="A856" s="7"/>
+    </row>
+    <row r="858" spans="1:10">
+      <c r="A858" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="B858" s="2"/>
+      <c r="C858" s="2"/>
+      <c r="D858" s="2"/>
+      <c r="E858" s="2"/>
+      <c r="F858" s="2"/>
+      <c r="G858" s="2"/>
+      <c r="H858" s="2"/>
+      <c r="I858" s="2"/>
+      <c r="J858" s="2"/>
+    </row>
+    <row r="859" spans="1:10">
+      <c r="A859" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B303" s="4" t="s">
+      <c r="B859" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C303" s="4" t="s">
+      <c r="C859" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D303" s="4" t="s">
+      <c r="D859" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E303" s="4" t="s">
+      <c r="E859" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F303" s="4" t="s">
+      <c r="F859" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G303" s="4" t="s">
+      <c r="G859" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H303" s="4" t="s">
+      <c r="H859" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I303" s="5" t="s">
+      <c r="I859" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J303" s="5" t="s">
+      <c r="J859" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="304" spans="1:10">
-[...30 lines deleted...]
-      <c r="A306" t="s">
+    <row r="860" spans="1:10">
+      <c r="A860" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="B860" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="C860" s="3"/>
+      <c r="D860" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E860" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="F860" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G860" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H860" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I860" s="6" t="s">
+        <v>416</v>
+      </c>
+      <c r="J860" s="6"/>
+    </row>
+    <row r="862" spans="1:10">
+      <c r="A862" t="s">
+        <v>19</v>
+      </c>
+      <c r="B862" t="s">
+        <v>414</v>
+      </c>
+      <c r="C862" t="s">
         <v>20</v>
       </c>
-      <c r="B306" t="s">
-[...8 lines deleted...]
-      <c r="E306" t="s">
+      <c r="D862" t="s">
+        <v>244</v>
+      </c>
+      <c r="E862" t="s">
         <v>5</v>
       </c>
-      <c r="F306" t="s">
-[...2 lines deleted...]
-      <c r="G306" t="s">
+      <c r="F862" t="s">
+        <v>240</v>
+      </c>
+      <c r="G862" t="s">
         <v>7</v>
       </c>
-      <c r="H306" t="s">
-[...4 lines deleted...]
-      <c r="A307" t="s">
+      <c r="H862" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="863" spans="1:10">
+      <c r="A863" t="s">
         <v>9</v>
       </c>
-      <c r="B307" t="s">
-[...2 lines deleted...]
-      <c r="C307" t="s">
+      <c r="B863" t="s">
+        <v>242</v>
+      </c>
+      <c r="C863" t="s">
+        <v>22</v>
+      </c>
+      <c r="D863" t="s">
+        <v>255</v>
+      </c>
+      <c r="E863" t="s">
         <v>23</v>
       </c>
-      <c r="D307" t="s">
-[...2 lines deleted...]
-      <c r="E307" t="s">
+      <c r="F863" t="s">
+        <v>229</v>
+      </c>
+      <c r="G863" t="s">
+        <v>8</v>
+      </c>
+      <c r="H863" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="864" spans="1:10">
+      <c r="A864" t="s">
         <v>25</v>
       </c>
-      <c r="F307" t="s">
+      <c r="B864" t="s">
+        <v>416</v>
+      </c>
+      <c r="C864" t="s">
         <v>26</v>
       </c>
-      <c r="G307" t="s">
+      <c r="D864" t="s">
+        <v>27</v>
+      </c>
+      <c r="E864" t="s">
+        <v>28</v>
+      </c>
+      <c r="F864" t="s">
+        <v>27</v>
+      </c>
+      <c r="G864" t="s">
+        <v>29</v>
+      </c>
+      <c r="H864" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="865" spans="1:10">
+      <c r="A865" t="s">
+        <v>30</v>
+      </c>
+      <c r="B865" t="s">
+        <v>27</v>
+      </c>
+      <c r="C865" t="s">
+        <v>31</v>
+      </c>
+      <c r="D865" t="s">
+        <v>32</v>
+      </c>
+      <c r="E865" t="s">
+        <v>6</v>
+      </c>
+      <c r="F865" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="868" spans="1:10">
+      <c r="A868" s="7"/>
+    </row>
+    <row r="870" spans="1:10">
+      <c r="A870" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="B870" s="2"/>
+      <c r="C870" s="2"/>
+      <c r="D870" s="2"/>
+      <c r="E870" s="2"/>
+      <c r="F870" s="2"/>
+      <c r="G870" s="2"/>
+      <c r="H870" s="2"/>
+      <c r="I870" s="2"/>
+      <c r="J870" s="2"/>
+    </row>
+    <row r="871" spans="1:10">
+      <c r="A871" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B871" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C871" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D871" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E871" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F871" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G871" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H307" t="s">
-[...10 lines deleted...]
-      <c r="C308" t="s">
+      <c r="H871" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I871" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J871" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="872" spans="1:10">
+      <c r="A872" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="B872" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="C872" s="3"/>
+      <c r="D872" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E872" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="F872" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G872" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H872" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I872" s="6" t="s">
+        <v>294</v>
+      </c>
+      <c r="J872" s="6"/>
+    </row>
+    <row r="874" spans="1:10">
+      <c r="A874" t="s">
+        <v>19</v>
+      </c>
+      <c r="B874" t="s">
+        <v>418</v>
+      </c>
+      <c r="C874" t="s">
+        <v>20</v>
+      </c>
+      <c r="D874" t="s">
+        <v>244</v>
+      </c>
+      <c r="E874" t="s">
+        <v>5</v>
+      </c>
+      <c r="F874" t="s">
+        <v>240</v>
+      </c>
+      <c r="G874" t="s">
+        <v>7</v>
+      </c>
+      <c r="H874" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="875" spans="1:10">
+      <c r="A875" t="s">
+        <v>9</v>
+      </c>
+      <c r="B875" t="s">
+        <v>242</v>
+      </c>
+      <c r="C875" t="s">
+        <v>22</v>
+      </c>
+      <c r="D875" t="s">
+        <v>255</v>
+      </c>
+      <c r="E875" t="s">
+        <v>23</v>
+      </c>
+      <c r="F875" t="s">
+        <v>229</v>
+      </c>
+      <c r="G875" t="s">
+        <v>8</v>
+      </c>
+      <c r="H875" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="876" spans="1:10">
+      <c r="A876" t="s">
+        <v>25</v>
+      </c>
+      <c r="B876" t="s">
+        <v>294</v>
+      </c>
+      <c r="C876" t="s">
+        <v>26</v>
+      </c>
+      <c r="D876" t="s">
+        <v>27</v>
+      </c>
+      <c r="E876" t="s">
         <v>28</v>
       </c>
-      <c r="D308" t="s">
-[...2 lines deleted...]
-      <c r="E308" t="s">
+      <c r="F876" t="s">
+        <v>27</v>
+      </c>
+      <c r="G876" t="s">
         <v>29</v>
       </c>
-      <c r="F308" t="s">
+      <c r="H876" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="877" spans="1:10">
+      <c r="A877" t="s">
         <v>30</v>
       </c>
-      <c r="G308" t="s">
+      <c r="B877" t="s">
+        <v>27</v>
+      </c>
+      <c r="C877" t="s">
         <v>31</v>
       </c>
-      <c r="H308" t="s">
+      <c r="D877" t="s">
+        <v>32</v>
+      </c>
+      <c r="E877" t="s">
+        <v>6</v>
+      </c>
+      <c r="F877" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="880" spans="1:10">
+      <c r="A880" s="7"/>
+    </row>
+    <row r="882" spans="1:10">
+      <c r="A882" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="B882" s="2"/>
+      <c r="C882" s="2"/>
+      <c r="D882" s="2"/>
+      <c r="E882" s="2"/>
+      <c r="F882" s="2"/>
+      <c r="G882" s="2"/>
+      <c r="H882" s="2"/>
+      <c r="I882" s="2"/>
+      <c r="J882" s="2"/>
+    </row>
+    <row r="883" spans="1:10">
+      <c r="A883" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B883" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C883" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D883" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E883" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F883" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G883" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H883" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I883" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J883" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="884" spans="1:10">
+      <c r="A884" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="B884" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="C884" s="3"/>
+      <c r="D884" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E884" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="F884" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G884" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H884" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I884" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="J884" s="6"/>
+    </row>
+    <row r="886" spans="1:10">
+      <c r="A886" t="s">
+        <v>19</v>
+      </c>
+      <c r="B886" t="s">
+        <v>420</v>
+      </c>
+      <c r="C886" t="s">
+        <v>20</v>
+      </c>
+      <c r="D886" t="s">
+        <v>244</v>
+      </c>
+      <c r="E886" t="s">
+        <v>5</v>
+      </c>
+      <c r="F886" t="s">
+        <v>240</v>
+      </c>
+      <c r="G886" t="s">
+        <v>7</v>
+      </c>
+      <c r="H886" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="887" spans="1:10">
+      <c r="A887" t="s">
+        <v>9</v>
+      </c>
+      <c r="B887" t="s">
+        <v>242</v>
+      </c>
+      <c r="C887" t="s">
+        <v>22</v>
+      </c>
+      <c r="D887" t="s">
+        <v>422</v>
+      </c>
+      <c r="E887" t="s">
+        <v>23</v>
+      </c>
+      <c r="F887" t="s">
+        <v>229</v>
+      </c>
+      <c r="G887" t="s">
+        <v>8</v>
+      </c>
+      <c r="H887" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="888" spans="1:10">
+      <c r="A888" t="s">
+        <v>25</v>
+      </c>
+      <c r="B888" t="s">
+        <v>277</v>
+      </c>
+      <c r="C888" t="s">
+        <v>26</v>
+      </c>
+      <c r="D888" t="s">
+        <v>27</v>
+      </c>
+      <c r="E888" t="s">
+        <v>28</v>
+      </c>
+      <c r="F888" t="s">
+        <v>27</v>
+      </c>
+      <c r="G888" t="s">
+        <v>29</v>
+      </c>
+      <c r="H888" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="889" spans="1:10">
+      <c r="A889" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A309" t="s">
+      <c r="B889" t="s">
+        <v>27</v>
+      </c>
+      <c r="C889" t="s">
+        <v>31</v>
+      </c>
+      <c r="D889" t="s">
         <v>32</v>
       </c>
-      <c r="B309" t="s">
+      <c r="E889" t="s">
+        <v>6</v>
+      </c>
+      <c r="F889" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="892" spans="1:10">
+      <c r="A892" s="7"/>
+    </row>
+    <row r="894" spans="1:10">
+      <c r="A894" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="B894" s="2"/>
+      <c r="C894" s="2"/>
+      <c r="D894" s="2"/>
+      <c r="E894" s="2"/>
+      <c r="F894" s="2"/>
+      <c r="G894" s="2"/>
+      <c r="H894" s="2"/>
+      <c r="I894" s="2"/>
+      <c r="J894" s="2"/>
+    </row>
+    <row r="895" spans="1:10">
+      <c r="A895" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B895" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C895" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D895" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E895" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F895" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G895" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H895" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I895" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J895" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="896" spans="1:10">
+      <c r="A896" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="B896" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="C896" s="3"/>
+      <c r="D896" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E896" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="F896" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G896" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H896" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I896" s="6" t="s">
+        <v>425</v>
+      </c>
+      <c r="J896" s="6"/>
+    </row>
+    <row r="898" spans="1:10">
+      <c r="A898" t="s">
+        <v>19</v>
+      </c>
+      <c r="B898" t="s">
+        <v>424</v>
+      </c>
+      <c r="C898" t="s">
+        <v>20</v>
+      </c>
+      <c r="D898" t="s">
+        <v>244</v>
+      </c>
+      <c r="E898" t="s">
+        <v>5</v>
+      </c>
+      <c r="F898" t="s">
+        <v>240</v>
+      </c>
+      <c r="G898" t="s">
+        <v>7</v>
+      </c>
+      <c r="H898" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="899" spans="1:10">
+      <c r="A899" t="s">
+        <v>9</v>
+      </c>
+      <c r="B899" t="s">
+        <v>242</v>
+      </c>
+      <c r="C899" t="s">
+        <v>22</v>
+      </c>
+      <c r="D899" t="s">
+        <v>260</v>
+      </c>
+      <c r="E899" t="s">
+        <v>23</v>
+      </c>
+      <c r="F899" t="s">
+        <v>229</v>
+      </c>
+      <c r="G899" t="s">
+        <v>8</v>
+      </c>
+      <c r="H899" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="900" spans="1:10">
+      <c r="A900" t="s">
+        <v>25</v>
+      </c>
+      <c r="B900" t="s">
+        <v>425</v>
+      </c>
+      <c r="C900" t="s">
+        <v>26</v>
+      </c>
+      <c r="D900" t="s">
+        <v>27</v>
+      </c>
+      <c r="E900" t="s">
+        <v>28</v>
+      </c>
+      <c r="F900" t="s">
+        <v>27</v>
+      </c>
+      <c r="G900" t="s">
+        <v>29</v>
+      </c>
+      <c r="H900" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="901" spans="1:10">
+      <c r="A901" t="s">
         <v>30</v>
       </c>
-      <c r="C309" t="s">
-[...5 lines deleted...]
-      <c r="E309" t="s">
+      <c r="B901" t="s">
+        <v>27</v>
+      </c>
+      <c r="C901" t="s">
+        <v>31</v>
+      </c>
+      <c r="D901" t="s">
+        <v>32</v>
+      </c>
+      <c r="E901" t="s">
         <v>6</v>
       </c>
-      <c r="F309" t="s">
-[...21 lines deleted...]
-      <c r="A315" s="4" t="s">
+      <c r="F901" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="904" spans="1:10">
+      <c r="A904" s="7"/>
+    </row>
+    <row r="906" spans="1:10">
+      <c r="A906" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="B906" s="2"/>
+      <c r="C906" s="2"/>
+      <c r="D906" s="2"/>
+      <c r="E906" s="2"/>
+      <c r="F906" s="2"/>
+      <c r="G906" s="2"/>
+      <c r="H906" s="2"/>
+      <c r="I906" s="2"/>
+      <c r="J906" s="2"/>
+    </row>
+    <row r="907" spans="1:10">
+      <c r="A907" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B315" s="4" t="s">
+      <c r="B907" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C315" s="4" t="s">
+      <c r="C907" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D315" s="4" t="s">
+      <c r="D907" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E315" s="4" t="s">
+      <c r="E907" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F315" s="4" t="s">
+      <c r="F907" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G315" s="4" t="s">
+      <c r="G907" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H315" s="4" t="s">
+      <c r="H907" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I315" s="5" t="s">
+      <c r="I907" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J315" s="5" t="s">
+      <c r="J907" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="316" spans="1:10">
-[...30 lines deleted...]
-      <c r="A318" t="s">
+    <row r="908" spans="1:10">
+      <c r="A908" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="B908" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="C908" s="3"/>
+      <c r="D908" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E908" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="F908" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G908" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H908" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I908" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="J908" s="6"/>
+    </row>
+    <row r="910" spans="1:10">
+      <c r="A910" t="s">
+        <v>19</v>
+      </c>
+      <c r="B910" t="s">
+        <v>427</v>
+      </c>
+      <c r="C910" t="s">
         <v>20</v>
       </c>
-      <c r="B318" t="s">
-[...8 lines deleted...]
-      <c r="E318" t="s">
+      <c r="D910" t="s">
+        <v>244</v>
+      </c>
+      <c r="E910" t="s">
         <v>5</v>
       </c>
-      <c r="F318" t="s">
-[...2 lines deleted...]
-      <c r="G318" t="s">
+      <c r="F910" t="s">
+        <v>240</v>
+      </c>
+      <c r="G910" t="s">
         <v>7</v>
       </c>
-      <c r="H318" t="s">
-[...4 lines deleted...]
-      <c r="A319" t="s">
+      <c r="H910" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="911" spans="1:10">
+      <c r="A911" t="s">
         <v>9</v>
       </c>
-      <c r="B319" t="s">
-[...2 lines deleted...]
-      <c r="C319" t="s">
+      <c r="B911" t="s">
+        <v>242</v>
+      </c>
+      <c r="C911" t="s">
+        <v>22</v>
+      </c>
+      <c r="D911" t="s">
+        <v>429</v>
+      </c>
+      <c r="E911" t="s">
         <v>23</v>
       </c>
-      <c r="D319" t="s">
-[...2 lines deleted...]
-      <c r="E319" t="s">
+      <c r="F911" t="s">
+        <v>229</v>
+      </c>
+      <c r="G911" t="s">
+        <v>8</v>
+      </c>
+      <c r="H911" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="912" spans="1:10">
+      <c r="A912" t="s">
         <v>25</v>
       </c>
-      <c r="F319" t="s">
+      <c r="B912" t="s">
+        <v>299</v>
+      </c>
+      <c r="C912" t="s">
         <v>26</v>
       </c>
-      <c r="G319" t="s">
+      <c r="D912" t="s">
+        <v>27</v>
+      </c>
+      <c r="E912" t="s">
+        <v>28</v>
+      </c>
+      <c r="F912" t="s">
+        <v>27</v>
+      </c>
+      <c r="G912" t="s">
+        <v>29</v>
+      </c>
+      <c r="H912" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="913" spans="1:10">
+      <c r="A913" t="s">
+        <v>30</v>
+      </c>
+      <c r="B913" t="s">
+        <v>27</v>
+      </c>
+      <c r="C913" t="s">
+        <v>31</v>
+      </c>
+      <c r="D913" t="s">
+        <v>32</v>
+      </c>
+      <c r="E913" t="s">
+        <v>6</v>
+      </c>
+      <c r="F913" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="916" spans="1:10">
+      <c r="A916" s="7"/>
+    </row>
+    <row r="918" spans="1:10">
+      <c r="A918" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="B918" s="2"/>
+      <c r="C918" s="2"/>
+      <c r="D918" s="2"/>
+      <c r="E918" s="2"/>
+      <c r="F918" s="2"/>
+      <c r="G918" s="2"/>
+      <c r="H918" s="2"/>
+      <c r="I918" s="2"/>
+      <c r="J918" s="2"/>
+    </row>
+    <row r="919" spans="1:10">
+      <c r="A919" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B919" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C919" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D919" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E919" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F919" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G919" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H319" t="s">
-[...88 lines deleted...]
-      <c r="H327" s="4" t="s">
+      <c r="H919" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I327" s="5" t="s">
+      <c r="I919" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J327" s="5" t="s">
+      <c r="J919" s="5" t="s">
         <v>11</v>
-      </c>
-[...8474 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="920" spans="1:10">
       <c r="A920" s="3" t="s">
-        <v>397</v>
+        <v>283</v>
       </c>
       <c r="B920" s="3" t="s">
-        <v>398</v>
-[...3 lines deleted...]
-      </c>
+        <v>431</v>
+      </c>
+      <c r="C920" s="3"/>
       <c r="D920" s="3" t="s">
-        <v>343</v>
+        <v>240</v>
       </c>
       <c r="E920" s="3" t="s">
-        <v>400</v>
+        <v>432</v>
       </c>
       <c r="F920" s="3" t="s">
-        <v>370</v>
+        <v>16</v>
       </c>
       <c r="G920" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H920" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I920" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="J920" s="6" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="922" spans="1:10">
+      <c r="A922" t="s">
+        <v>19</v>
+      </c>
+      <c r="B922" t="s">
+        <v>431</v>
+      </c>
+      <c r="C922" t="s">
+        <v>20</v>
+      </c>
+      <c r="D922" t="s">
+        <v>244</v>
+      </c>
+      <c r="E922" t="s">
+        <v>5</v>
+      </c>
+      <c r="F922" t="s">
+        <v>240</v>
+      </c>
+      <c r="G922" t="s">
+        <v>7</v>
+      </c>
+      <c r="H922" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="923" spans="1:10">
+      <c r="A923" t="s">
+        <v>9</v>
+      </c>
+      <c r="B923" t="s">
+        <v>242</v>
+      </c>
+      <c r="C923" t="s">
+        <v>22</v>
+      </c>
+      <c r="D923" t="s">
+        <v>255</v>
+      </c>
+      <c r="E923" t="s">
+        <v>23</v>
+      </c>
+      <c r="F923" t="s">
+        <v>229</v>
+      </c>
+      <c r="G923" t="s">
+        <v>8</v>
+      </c>
+      <c r="H923" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="924" spans="1:10">
+      <c r="A924" t="s">
+        <v>25</v>
+      </c>
+      <c r="B924" t="s">
+        <v>277</v>
+      </c>
+      <c r="C924" t="s">
+        <v>26</v>
+      </c>
+      <c r="D924" t="s">
+        <v>277</v>
+      </c>
+      <c r="E924" t="s">
+        <v>28</v>
+      </c>
+      <c r="F924" t="s">
+        <v>27</v>
+      </c>
+      <c r="G924" t="s">
+        <v>29</v>
+      </c>
+      <c r="H924" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="925" spans="1:10">
+      <c r="A925" t="s">
+        <v>30</v>
+      </c>
+      <c r="B925" t="s">
+        <v>27</v>
+      </c>
+      <c r="C925" t="s">
+        <v>31</v>
+      </c>
+      <c r="D925" t="s">
+        <v>32</v>
+      </c>
+      <c r="E925" t="s">
+        <v>6</v>
+      </c>
+      <c r="F925" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="928" spans="1:10">
+      <c r="A928" s="7"/>
+    </row>
+    <row r="930" spans="1:10">
+      <c r="A930" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="B930" s="2"/>
+      <c r="C930" s="2"/>
+      <c r="D930" s="2"/>
+      <c r="E930" s="2"/>
+      <c r="F930" s="2"/>
+      <c r="G930" s="2"/>
+      <c r="H930" s="2"/>
+      <c r="I930" s="2"/>
+      <c r="J930" s="2"/>
+    </row>
+    <row r="931" spans="1:10">
+      <c r="A931" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B931" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C931" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D931" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E931" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F931" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G931" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H931" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I931" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J931" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="932" spans="1:10">
+      <c r="A932" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="B932" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="C932" s="3"/>
+      <c r="D932" s="3"/>
+      <c r="E932" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="F932" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G932" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H932" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I932" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="J932" s="6"/>
+    </row>
+    <row r="934" spans="1:10">
+      <c r="A934" t="s">
+        <v>19</v>
+      </c>
+      <c r="B934" t="s">
+        <v>434</v>
+      </c>
+      <c r="C934" t="s">
+        <v>20</v>
+      </c>
+      <c r="D934" t="s">
+        <v>244</v>
+      </c>
+      <c r="E934" t="s">
+        <v>5</v>
+      </c>
+      <c r="G934" t="s">
+        <v>7</v>
+      </c>
+      <c r="H934" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="935" spans="1:10">
+      <c r="A935" t="s">
+        <v>9</v>
+      </c>
+      <c r="B935" t="s">
+        <v>242</v>
+      </c>
+      <c r="C935" t="s">
+        <v>22</v>
+      </c>
+      <c r="D935" t="s">
+        <v>255</v>
+      </c>
+      <c r="E935" t="s">
+        <v>23</v>
+      </c>
+      <c r="F935" t="s">
+        <v>229</v>
+      </c>
+      <c r="G935" t="s">
+        <v>8</v>
+      </c>
+      <c r="H935" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="936" spans="1:10">
+      <c r="A936" t="s">
+        <v>25</v>
+      </c>
+      <c r="B936" t="s">
+        <v>307</v>
+      </c>
+      <c r="C936" t="s">
+        <v>26</v>
+      </c>
+      <c r="D936" t="s">
+        <v>27</v>
+      </c>
+      <c r="E936" t="s">
+        <v>28</v>
+      </c>
+      <c r="F936" t="s">
+        <v>27</v>
+      </c>
+      <c r="G936" t="s">
+        <v>29</v>
+      </c>
+      <c r="H936" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="937" spans="1:10">
+      <c r="A937" t="s">
+        <v>30</v>
+      </c>
+      <c r="B937" t="s">
+        <v>27</v>
+      </c>
+      <c r="C937" t="s">
+        <v>31</v>
+      </c>
+      <c r="D937" t="s">
+        <v>32</v>
+      </c>
+      <c r="E937" t="s">
+        <v>6</v>
+      </c>
+      <c r="F937" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="940" spans="1:10">
+      <c r="A940" s="7"/>
+    </row>
+    <row r="942" spans="1:10">
+      <c r="A942" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="B942" s="2"/>
+      <c r="C942" s="2"/>
+      <c r="D942" s="2"/>
+      <c r="E942" s="2"/>
+      <c r="F942" s="2"/>
+      <c r="G942" s="2"/>
+      <c r="H942" s="2"/>
+      <c r="I942" s="2"/>
+      <c r="J942" s="2"/>
+    </row>
+    <row r="943" spans="1:10">
+      <c r="A943" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B943" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C943" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D943" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E943" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F943" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G943" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H943" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I943" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J943" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="944" spans="1:10">
+      <c r="A944" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="B944" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="C944" s="3"/>
+      <c r="D944" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E944" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F944" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G944" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H944" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I944" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="J944" s="6"/>
+    </row>
+    <row r="946" spans="1:10">
+      <c r="A946" t="s">
+        <v>19</v>
+      </c>
+      <c r="B946" t="s">
+        <v>437</v>
+      </c>
+      <c r="C946" t="s">
+        <v>20</v>
+      </c>
+      <c r="D946" t="s">
+        <v>244</v>
+      </c>
+      <c r="E946" t="s">
+        <v>5</v>
+      </c>
+      <c r="F946" t="s">
+        <v>240</v>
+      </c>
+      <c r="G946" t="s">
+        <v>7</v>
+      </c>
+      <c r="H946" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="947" spans="1:10">
+      <c r="A947" t="s">
+        <v>9</v>
+      </c>
+      <c r="B947" t="s">
+        <v>242</v>
+      </c>
+      <c r="C947" t="s">
+        <v>22</v>
+      </c>
+      <c r="D947" t="s">
+        <v>422</v>
+      </c>
+      <c r="E947" t="s">
+        <v>23</v>
+      </c>
+      <c r="F947" t="s">
+        <v>229</v>
+      </c>
+      <c r="G947" t="s">
+        <v>8</v>
+      </c>
+      <c r="H947" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="948" spans="1:10">
+      <c r="A948" t="s">
+        <v>25</v>
+      </c>
+      <c r="B948" t="s">
+        <v>439</v>
+      </c>
+      <c r="C948" t="s">
+        <v>26</v>
+      </c>
+      <c r="D948" t="s">
+        <v>27</v>
+      </c>
+      <c r="E948" t="s">
+        <v>28</v>
+      </c>
+      <c r="F948" t="s">
+        <v>27</v>
+      </c>
+      <c r="G948" t="s">
+        <v>29</v>
+      </c>
+      <c r="H948" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="949" spans="1:10">
+      <c r="A949" t="s">
+        <v>30</v>
+      </c>
+      <c r="B949" t="s">
+        <v>27</v>
+      </c>
+      <c r="C949" t="s">
+        <v>31</v>
+      </c>
+      <c r="D949" t="s">
+        <v>32</v>
+      </c>
+      <c r="E949" t="s">
+        <v>6</v>
+      </c>
+      <c r="F949" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="952" spans="1:10">
+      <c r="A952" s="7"/>
+    </row>
+    <row r="954" spans="1:10">
+      <c r="A954" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="B954" s="2"/>
+      <c r="C954" s="2"/>
+      <c r="D954" s="2"/>
+      <c r="E954" s="2"/>
+      <c r="F954" s="2"/>
+      <c r="G954" s="2"/>
+      <c r="H954" s="2"/>
+      <c r="I954" s="2"/>
+      <c r="J954" s="2"/>
+    </row>
+    <row r="955" spans="1:10">
+      <c r="A955" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B955" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C955" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D955" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E955" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F955" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G955" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H955" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I955" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J955" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="956" spans="1:10">
+      <c r="A956" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="B956" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="C956" s="3"/>
+      <c r="D956" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E956" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="F956" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G956" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H956" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I956" s="6" t="s">
+        <v>443</v>
+      </c>
+      <c r="J956" s="6"/>
+    </row>
+    <row r="958" spans="1:10">
+      <c r="A958" t="s">
+        <v>19</v>
+      </c>
+      <c r="B958" t="s">
+        <v>441</v>
+      </c>
+      <c r="C958" t="s">
+        <v>20</v>
+      </c>
+      <c r="D958" t="s">
+        <v>244</v>
+      </c>
+      <c r="E958" t="s">
+        <v>5</v>
+      </c>
+      <c r="F958" t="s">
+        <v>240</v>
+      </c>
+      <c r="G958" t="s">
+        <v>7</v>
+      </c>
+      <c r="H958" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="959" spans="1:10">
+      <c r="A959" t="s">
+        <v>9</v>
+      </c>
+      <c r="B959" t="s">
+        <v>242</v>
+      </c>
+      <c r="C959" t="s">
+        <v>22</v>
+      </c>
+      <c r="D959" t="s">
         <v>245</v>
       </c>
-      <c r="H920" s="6" t="s">
+      <c r="E959" t="s">
+        <v>23</v>
+      </c>
+      <c r="F959" t="s">
+        <v>229</v>
+      </c>
+      <c r="G959" t="s">
+        <v>8</v>
+      </c>
+      <c r="H959" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="960" spans="1:10">
+      <c r="A960" t="s">
+        <v>25</v>
+      </c>
+      <c r="B960" t="s">
+        <v>443</v>
+      </c>
+      <c r="C960" t="s">
+        <v>26</v>
+      </c>
+      <c r="D960" t="s">
+        <v>27</v>
+      </c>
+      <c r="E960" t="s">
+        <v>28</v>
+      </c>
+      <c r="F960" t="s">
+        <v>27</v>
+      </c>
+      <c r="G960" t="s">
+        <v>29</v>
+      </c>
+      <c r="H960" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="961" spans="1:10">
+      <c r="A961" t="s">
         <v>30</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="C924" s="16" t="s">
+      <c r="B961" t="s">
+        <v>27</v>
+      </c>
+      <c r="C961" t="s">
         <v>31</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="D928" s="21" t="s">
+      <c r="D961" t="s">
         <v>32</v>
       </c>
-      <c r="E928" s="20" t="s">
+      <c r="E961" t="s">
+        <v>6</v>
+      </c>
+      <c r="F961" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="964" spans="1:10">
+      <c r="A964" s="7"/>
+    </row>
+    <row r="966" spans="1:10">
+      <c r="A966" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="B966" s="2"/>
+      <c r="C966" s="2"/>
+      <c r="D966" s="2"/>
+      <c r="E966" s="2"/>
+      <c r="F966" s="2"/>
+      <c r="G966" s="2"/>
+      <c r="H966" s="2"/>
+      <c r="I966" s="2"/>
+      <c r="J966" s="2"/>
+    </row>
+    <row r="967" spans="1:10">
+      <c r="A967" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B967" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C967" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D967" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E967" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F967" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G967" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...77 lines deleted...]
-      <c r="H933" s="6" t="s">
+      <c r="H967" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I967" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J967" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="968" spans="1:10">
+      <c r="A968" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="B968" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="C968" s="3"/>
+      <c r="D968" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E968" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="F968" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G968" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H968" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I968" s="6" t="s">
+        <v>448</v>
+      </c>
+      <c r="J968" s="6" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="970" spans="1:10">
+      <c r="A970" t="s">
+        <v>19</v>
+      </c>
+      <c r="B970" t="s">
+        <v>446</v>
+      </c>
+      <c r="C970" t="s">
+        <v>20</v>
+      </c>
+      <c r="D970" t="s">
+        <v>244</v>
+      </c>
+      <c r="E970" t="s">
+        <v>5</v>
+      </c>
+      <c r="F970" t="s">
+        <v>240</v>
+      </c>
+      <c r="G970" t="s">
+        <v>7</v>
+      </c>
+      <c r="H970" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="971" spans="1:10">
+      <c r="A971" t="s">
+        <v>9</v>
+      </c>
+      <c r="B971" t="s">
+        <v>242</v>
+      </c>
+      <c r="C971" t="s">
+        <v>22</v>
+      </c>
+      <c r="D971" t="s">
+        <v>260</v>
+      </c>
+      <c r="E971" t="s">
+        <v>23</v>
+      </c>
+      <c r="F971" t="s">
+        <v>229</v>
+      </c>
+      <c r="G971" t="s">
+        <v>8</v>
+      </c>
+      <c r="H971" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="972" spans="1:10">
+      <c r="A972" t="s">
+        <v>25</v>
+      </c>
+      <c r="B972" t="s">
+        <v>448</v>
+      </c>
+      <c r="C972" t="s">
+        <v>26</v>
+      </c>
+      <c r="D972" t="s">
+        <v>448</v>
+      </c>
+      <c r="E972" t="s">
+        <v>28</v>
+      </c>
+      <c r="F972" t="s">
+        <v>27</v>
+      </c>
+      <c r="G972" t="s">
+        <v>29</v>
+      </c>
+      <c r="H972" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="973" spans="1:10">
+      <c r="A973" t="s">
         <v>30</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="C937" s="16" t="s">
+      <c r="B973" t="s">
+        <v>27</v>
+      </c>
+      <c r="C973" t="s">
         <v>31</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="D941" s="21" t="s">
+      <c r="D973" t="s">
         <v>32</v>
       </c>
-      <c r="E941" s="20" t="s">
+      <c r="E973" t="s">
+        <v>6</v>
+      </c>
+      <c r="F973" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="976" spans="1:10">
+      <c r="A976" s="7"/>
+    </row>
+    <row r="978" spans="1:10">
+      <c r="A978" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="B978" s="2"/>
+      <c r="C978" s="2"/>
+      <c r="D978" s="2"/>
+      <c r="E978" s="2"/>
+      <c r="F978" s="2"/>
+      <c r="G978" s="2"/>
+      <c r="H978" s="2"/>
+      <c r="I978" s="2"/>
+      <c r="J978" s="2"/>
+    </row>
+    <row r="979" spans="1:10">
+      <c r="A979" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B979" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C979" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D979" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E979" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F979" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G979" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...77 lines deleted...]
-      <c r="H946" s="6" t="s">
+      <c r="H979" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I979" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J979" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="980" spans="1:10">
+      <c r="A980" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="B980" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="C980" s="3"/>
+      <c r="D980" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E980" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="F980" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G980" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H980" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I980" s="6" t="s">
+        <v>380</v>
+      </c>
+      <c r="J980" s="6" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="982" spans="1:10">
+      <c r="A982" t="s">
+        <v>19</v>
+      </c>
+      <c r="B982" t="s">
+        <v>450</v>
+      </c>
+      <c r="C982" t="s">
+        <v>20</v>
+      </c>
+      <c r="D982" t="s">
+        <v>244</v>
+      </c>
+      <c r="E982" t="s">
+        <v>5</v>
+      </c>
+      <c r="F982" t="s">
+        <v>240</v>
+      </c>
+      <c r="G982" t="s">
+        <v>7</v>
+      </c>
+      <c r="H982" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="983" spans="1:10">
+      <c r="A983" t="s">
+        <v>9</v>
+      </c>
+      <c r="B983" t="s">
+        <v>242</v>
+      </c>
+      <c r="C983" t="s">
+        <v>22</v>
+      </c>
+      <c r="D983" t="s">
+        <v>260</v>
+      </c>
+      <c r="E983" t="s">
+        <v>23</v>
+      </c>
+      <c r="F983" t="s">
+        <v>229</v>
+      </c>
+      <c r="G983" t="s">
+        <v>8</v>
+      </c>
+      <c r="H983" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="984" spans="1:10">
+      <c r="A984" t="s">
+        <v>25</v>
+      </c>
+      <c r="B984" t="s">
+        <v>380</v>
+      </c>
+      <c r="C984" t="s">
+        <v>26</v>
+      </c>
+      <c r="D984" t="s">
+        <v>380</v>
+      </c>
+      <c r="E984" t="s">
+        <v>28</v>
+      </c>
+      <c r="F984" t="s">
+        <v>27</v>
+      </c>
+      <c r="G984" t="s">
+        <v>29</v>
+      </c>
+      <c r="H984" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="985" spans="1:10">
+      <c r="A985" t="s">
         <v>30</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="C950" s="16" t="s">
+      <c r="B985" t="s">
+        <v>27</v>
+      </c>
+      <c r="C985" t="s">
         <v>31</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="D954" s="21" t="s">
+      <c r="D985" t="s">
         <v>32</v>
       </c>
-      <c r="E954" s="20" t="s">
+      <c r="E985" t="s">
+        <v>6</v>
+      </c>
+      <c r="F985" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="988" spans="1:10">
+      <c r="A988" s="7"/>
+    </row>
+    <row r="990" spans="1:10">
+      <c r="A990" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="B990" s="2"/>
+      <c r="C990" s="2"/>
+      <c r="D990" s="2"/>
+      <c r="E990" s="2"/>
+      <c r="F990" s="2"/>
+      <c r="G990" s="2"/>
+      <c r="H990" s="2"/>
+      <c r="I990" s="2"/>
+      <c r="J990" s="2"/>
+    </row>
+    <row r="991" spans="1:10">
+      <c r="A991" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B991" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C991" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D991" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E991" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F991" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G991" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...170 lines deleted...]
-      <c r="H965" s="6" t="s">
+      <c r="H991" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I991" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J991" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="992" spans="1:10">
+      <c r="A992" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="B992" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="C992" s="3"/>
+      <c r="D992" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E992" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="F992" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G992" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H992" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I992" s="6" t="s">
+        <v>455</v>
+      </c>
+      <c r="J992" s="6" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="994" spans="1:10">
+      <c r="A994" t="s">
+        <v>19</v>
+      </c>
+      <c r="B994" t="s">
+        <v>453</v>
+      </c>
+      <c r="C994" t="s">
+        <v>20</v>
+      </c>
+      <c r="D994" t="s">
+        <v>244</v>
+      </c>
+      <c r="E994" t="s">
+        <v>5</v>
+      </c>
+      <c r="F994" t="s">
+        <v>240</v>
+      </c>
+      <c r="G994" t="s">
+        <v>7</v>
+      </c>
+      <c r="H994" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="995" spans="1:10">
+      <c r="A995" t="s">
+        <v>9</v>
+      </c>
+      <c r="B995" t="s">
+        <v>242</v>
+      </c>
+      <c r="C995" t="s">
+        <v>22</v>
+      </c>
+      <c r="D995" t="s">
+        <v>373</v>
+      </c>
+      <c r="E995" t="s">
+        <v>23</v>
+      </c>
+      <c r="F995" t="s">
+        <v>229</v>
+      </c>
+      <c r="G995" t="s">
+        <v>8</v>
+      </c>
+      <c r="H995" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="996" spans="1:10">
+      <c r="A996" t="s">
+        <v>25</v>
+      </c>
+      <c r="B996" t="s">
+        <v>455</v>
+      </c>
+      <c r="C996" t="s">
+        <v>26</v>
+      </c>
+      <c r="D996" t="s">
+        <v>455</v>
+      </c>
+      <c r="E996" t="s">
+        <v>28</v>
+      </c>
+      <c r="F996" t="s">
+        <v>27</v>
+      </c>
+      <c r="G996" t="s">
+        <v>29</v>
+      </c>
+      <c r="H996" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="997" spans="1:10">
+      <c r="A997" t="s">
         <v>30</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="C969" s="16" t="s">
+      <c r="B997" t="s">
+        <v>27</v>
+      </c>
+      <c r="C997" t="s">
         <v>31</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="D973" s="21" t="s">
+      <c r="D997" t="s">
         <v>32</v>
       </c>
-      <c r="E973" s="20" t="s">
+      <c r="E997" t="s">
+        <v>6</v>
+      </c>
+      <c r="F997" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:10">
+      <c r="A1000" s="7"/>
+    </row>
+    <row r="1002" spans="1:10">
+      <c r="A1002" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="B1002" s="2"/>
+      <c r="C1002" s="2"/>
+      <c r="D1002" s="2"/>
+      <c r="E1002" s="2"/>
+      <c r="F1002" s="2"/>
+      <c r="G1002" s="2"/>
+      <c r="H1002" s="2"/>
+      <c r="I1002" s="2"/>
+      <c r="J1002" s="2"/>
+    </row>
+    <row r="1003" spans="1:10">
+      <c r="A1003" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1003" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1003" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1003" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1003" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1003" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1003" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...348 lines deleted...]
-        <v>339</v>
+      <c r="H1003" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1003" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1003" s="5" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="1004" spans="1:10">
       <c r="A1004" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="B1004" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="C1004" s="3"/>
+      <c r="D1004" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E1004" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="F1004" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1004" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H1004" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I1004" s="6" t="s">
         <v>459</v>
       </c>
-      <c r="B1004" s="3" t="s">
+      <c r="J1004" s="6" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:10">
+      <c r="A1006" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>457</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>244</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1006" t="s">
+        <v>240</v>
+      </c>
+      <c r="G1006" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1006" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:10">
+      <c r="A1007" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>242</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>255</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1007" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1007" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1007" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:10">
+      <c r="A1008" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>459</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>459</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1008" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1008" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1008" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:10">
+      <c r="A1009" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1009" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:10">
+      <c r="A1012" s="7"/>
+    </row>
+    <row r="1014" spans="1:10">
+      <c r="A1014" s="2" t="s">
         <v>460</v>
       </c>
-      <c r="C1004" s="3" t="s">
-[...11 lines deleted...]
-      <c r="G1004" s="3" t="s">
+      <c r="B1014" s="2"/>
+      <c r="C1014" s="2"/>
+      <c r="D1014" s="2"/>
+      <c r="E1014" s="2"/>
+      <c r="F1014" s="2"/>
+      <c r="G1014" s="2"/>
+      <c r="H1014" s="2"/>
+      <c r="I1014" s="2"/>
+      <c r="J1014" s="2"/>
+    </row>
+    <row r="1015" spans="1:10">
+      <c r="A1015" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1015" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1015" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1015" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1015" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1015" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1015" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1015" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1015" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1015" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:10">
+      <c r="A1016" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="B1016" s="3" t="s">
         <v>461</v>
       </c>
-      <c r="H1004" s="6" t="s">
+      <c r="C1016" s="3"/>
+      <c r="D1016" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E1016" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="F1016" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1016" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H1016" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I1016" s="6" t="s">
+        <v>463</v>
+      </c>
+      <c r="J1016" s="6" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:10">
+      <c r="A1018" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>461</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>244</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>240</v>
+      </c>
+      <c r="G1018" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1018" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:10">
+      <c r="A1019" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>242</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>255</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1019" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1019" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:10">
+      <c r="A1020" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>463</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1020" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1020" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:10">
+      <c r="A1021" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A1005" s="12" t="s">
+      <c r="B1021" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1021" t="s">
         <v>462</v>
       </c>
-      <c r="B1005" s="13"/>
-[...21 lines deleted...]
-      <c r="C1008" s="16" t="s">
+    </row>
+    <row r="1024" spans="1:10">
+      <c r="A1024" s="7"/>
+    </row>
+    <row r="1026" spans="1:10">
+      <c r="A1026" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="B1026" s="2"/>
+      <c r="C1026" s="2"/>
+      <c r="D1026" s="2"/>
+      <c r="E1026" s="2"/>
+      <c r="F1026" s="2"/>
+      <c r="G1026" s="2"/>
+      <c r="H1026" s="2"/>
+      <c r="I1026" s="2"/>
+      <c r="J1026" s="2"/>
+    </row>
+    <row r="1027" spans="1:10">
+      <c r="A1027" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1027" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1027" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1027" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1027" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1027" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1027" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1027" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1027" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1027" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:10">
+      <c r="A1028" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="B1028" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="C1028" s="3"/>
+      <c r="D1028" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E1028" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="F1028" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1028" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H1028" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I1028" s="6" t="s">
+        <v>466</v>
+      </c>
+      <c r="J1028" s="6" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:10">
+      <c r="A1030" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>465</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>244</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>240</v>
+      </c>
+      <c r="G1030" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1030" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:10">
+      <c r="A1031" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>242</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>255</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1031" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1031" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:10">
+      <c r="A1032" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>466</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>466</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1032" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1032" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:10">
+      <c r="A1033" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1033" t="s">
         <v>31</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="D1012" s="21" t="s">
+      <c r="D1033" t="s">
         <v>32</v>
       </c>
-      <c r="E1012" s="20" t="s">
+      <c r="E1033" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:10">
+      <c r="A1036" s="7"/>
+    </row>
+    <row r="1038" spans="1:10">
+      <c r="A1038" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="B1038" s="2"/>
+      <c r="C1038" s="2"/>
+      <c r="D1038" s="2"/>
+      <c r="E1038" s="2"/>
+      <c r="F1038" s="2"/>
+      <c r="G1038" s="2"/>
+      <c r="H1038" s="2"/>
+      <c r="I1038" s="2"/>
+      <c r="J1038" s="2"/>
+    </row>
+    <row r="1039" spans="1:10">
+      <c r="A1039" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1039" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1039" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1039" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1039" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1039" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1039" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...77 lines deleted...]
-      <c r="H1017" s="6" t="s">
+      <c r="H1039" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1039" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1039" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:10">
+      <c r="A1040" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="B1040" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="C1040" s="3"/>
+      <c r="D1040" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E1040" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="F1040" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1040" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H1040" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I1040" s="6" t="s">
+        <v>471</v>
+      </c>
+      <c r="J1040" s="6" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:10">
+      <c r="A1042" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>469</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>244</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1042" t="s">
+        <v>240</v>
+      </c>
+      <c r="G1042" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1042" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:10">
+      <c r="A1043" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>242</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>472</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1043" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1043" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:10">
+      <c r="A1044" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>471</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>471</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1044" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1044" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:10">
+      <c r="A1045" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A1018" s="12" t="s">
+      <c r="B1045" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:10">
+      <c r="A1048" s="7"/>
+    </row>
+    <row r="1050" spans="1:10">
+      <c r="A1050" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="B1050" s="2"/>
+      <c r="C1050" s="2"/>
+      <c r="D1050" s="2"/>
+      <c r="E1050" s="2"/>
+      <c r="F1050" s="2"/>
+      <c r="G1050" s="2"/>
+      <c r="H1050" s="2"/>
+      <c r="I1050" s="2"/>
+      <c r="J1050" s="2"/>
+    </row>
+    <row r="1051" spans="1:10">
+      <c r="A1051" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1051" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1051" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1051" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1051" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1051" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1051" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1051" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1051" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1051" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:10">
+      <c r="A1052" s="3" t="s">
         <v>468</v>
       </c>
-      <c r="B1018" s="13"/>
-[...21 lines deleted...]
-      <c r="C1021" s="16" t="s">
+      <c r="B1052" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="C1052" s="3"/>
+      <c r="D1052" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E1052" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="F1052" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1052" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H1052" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I1052" s="6" t="s">
+        <v>476</v>
+      </c>
+      <c r="J1052" s="6" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:10">
+      <c r="A1054" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>474</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>244</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>240</v>
+      </c>
+      <c r="G1054" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1054" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:10">
+      <c r="A1055" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>242</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>373</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1055" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1055" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:10">
+      <c r="A1056" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>476</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>476</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1056" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1056" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:10">
+      <c r="A1057" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1057" t="s">
         <v>31</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C1022" s="18" t="s">
+      <c r="D1057" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:10">
+      <c r="A1060" s="7"/>
+    </row>
+    <row r="1062" spans="1:10">
+      <c r="A1062" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="B1062" s="2"/>
+      <c r="C1062" s="2"/>
+      <c r="D1062" s="2"/>
+      <c r="E1062" s="2"/>
+      <c r="F1062" s="2"/>
+      <c r="G1062" s="2"/>
+      <c r="H1062" s="2"/>
+      <c r="I1062" s="2"/>
+      <c r="J1062" s="2"/>
+    </row>
+    <row r="1063" spans="1:10">
+      <c r="A1063" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1063" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1063" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1063" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1063" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1063" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1063" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1063" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1063" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1063" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:10">
+      <c r="A1064" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="B1064" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="C1064" s="3"/>
+      <c r="D1064" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E1064" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="F1064" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1064" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H1064" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I1064" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="J1064" s="6" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:10">
+      <c r="A1066" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>478</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>244</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>240</v>
+      </c>
+      <c r="G1066" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1066" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:10">
+      <c r="A1067" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>242</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>245</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1067" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1067" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1067" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:10">
+      <c r="A1068" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>277</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>277</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1068" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1068" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1068" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:10">
+      <c r="A1069" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1069" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:10">
+      <c r="A1072" s="7"/>
+    </row>
+    <row r="1074" spans="1:10">
+      <c r="A1074" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="B1074" s="2"/>
+      <c r="C1074" s="2"/>
+      <c r="D1074" s="2"/>
+      <c r="E1074" s="2"/>
+      <c r="F1074" s="2"/>
+      <c r="G1074" s="2"/>
+      <c r="H1074" s="2"/>
+      <c r="I1074" s="2"/>
+      <c r="J1074" s="2"/>
+    </row>
+    <row r="1075" spans="1:10">
+      <c r="A1075" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1075" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1075" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1075" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1075" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1075" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1075" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1075" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1075" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1075" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:10">
+      <c r="A1076" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="B1076" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="C1076" s="3"/>
+      <c r="D1076" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E1076" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="F1076" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1076" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H1076" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I1076" s="6" t="s">
+        <v>483</v>
+      </c>
+      <c r="J1076" s="6" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:10">
+      <c r="A1078" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>481</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>244</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1078" t="s">
+        <v>240</v>
+      </c>
+      <c r="G1078" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1078" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:10">
+      <c r="A1079" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>242</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1079" t="s">
         <v>472</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="D1025" s="21" t="s">
+      <c r="E1079" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1079" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1079" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1079" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:10">
+      <c r="A1080" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>483</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>483</v>
+      </c>
+      <c r="E1080" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1080" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1080" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1080" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:10">
+      <c r="A1081" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1081" t="s">
         <v>32</v>
       </c>
-      <c r="E1025" s="20" t="s">
+      <c r="E1081" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1081" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:10">
+      <c r="A1084" s="7"/>
+    </row>
+    <row r="1086" spans="1:10">
+      <c r="A1086" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="B1086" s="2"/>
+      <c r="C1086" s="2"/>
+      <c r="D1086" s="2"/>
+      <c r="E1086" s="2"/>
+      <c r="F1086" s="2"/>
+      <c r="G1086" s="2"/>
+      <c r="H1086" s="2"/>
+      <c r="I1086" s="2"/>
+      <c r="J1086" s="2"/>
+    </row>
+    <row r="1087" spans="1:10">
+      <c r="A1087" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1087" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1087" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1087" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1087" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1087" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1087" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...77 lines deleted...]
-      <c r="H1030" s="6" t="s">
+      <c r="H1087" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1087" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1087" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:10">
+      <c r="A1088" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="B1088" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="C1088" s="3"/>
+      <c r="D1088" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E1088" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="F1088" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1088" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H1088" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="I1088" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="J1088" s="6" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:10">
+      <c r="A1090" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>485</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>244</v>
+      </c>
+      <c r="E1090" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1090" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1090" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1090" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:10">
+      <c r="A1091" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>225</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>228</v>
+      </c>
+      <c r="E1091" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1091" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1091" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1091" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:10">
+      <c r="A1092" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>133</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>133</v>
+      </c>
+      <c r="E1092" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1092" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1092" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1092" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:10">
+      <c r="A1093" t="s">
         <v>30</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="C1034" s="16" t="s">
+      <c r="B1093" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1093" t="s">
         <v>31</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="D1038" s="21" t="s">
+      <c r="D1093" t="s">
         <v>32</v>
       </c>
-      <c r="E1038" s="20" t="s">
+      <c r="E1093" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1093" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:10">
+      <c r="A1096" s="7"/>
+    </row>
+    <row r="1098" spans="1:10">
+      <c r="A1098" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="B1098" s="2"/>
+      <c r="C1098" s="2"/>
+      <c r="D1098" s="2"/>
+      <c r="E1098" s="2"/>
+      <c r="F1098" s="2"/>
+      <c r="G1098" s="2"/>
+      <c r="H1098" s="2"/>
+      <c r="I1098" s="2"/>
+      <c r="J1098" s="2"/>
+    </row>
+    <row r="1099" spans="1:10">
+      <c r="A1099" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1099" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1099" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1099" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1099" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1099" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1099" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...77 lines deleted...]
-      <c r="H1043" s="6" t="s">
+      <c r="H1099" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1099" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1099" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:10">
+      <c r="A1100" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="B1100" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="C1100" s="3"/>
+      <c r="D1100" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="E1100" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="F1100" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1100" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H1100" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I1100" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="J1100" s="6" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:10">
+      <c r="A1102" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>488</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>244</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1102" t="s">
+        <v>489</v>
+      </c>
+      <c r="G1102" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1102" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:10">
+      <c r="A1103" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>242</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1103" t="s">
+        <v>255</v>
+      </c>
+      <c r="E1103" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1103" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1103" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1103" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:10">
+      <c r="A1104" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>491</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1104" t="s">
+        <v>491</v>
+      </c>
+      <c r="E1104" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1104" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1104" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1104" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:10">
+      <c r="A1105" t="s">
         <v>30</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="C1047" s="16" t="s">
+      <c r="B1105" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1105" t="s">
         <v>31</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="D1051" s="21" t="s">
+      <c r="D1105" t="s">
         <v>32</v>
       </c>
-      <c r="E1051" s="20" t="s">
+      <c r="E1105" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1105" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:10">
+      <c r="A1108" s="7"/>
+    </row>
+    <row r="1110" spans="1:10">
+      <c r="A1110" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="B1110" s="2"/>
+      <c r="C1110" s="2"/>
+      <c r="D1110" s="2"/>
+      <c r="E1110" s="2"/>
+      <c r="F1110" s="2"/>
+      <c r="G1110" s="2"/>
+      <c r="H1110" s="2"/>
+      <c r="I1110" s="2"/>
+      <c r="J1110" s="2"/>
+    </row>
+    <row r="1111" spans="1:10">
+      <c r="A1111" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1111" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1111" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1111" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1111" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1111" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1111" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...77 lines deleted...]
-      <c r="H1056" s="6" t="s">
+      <c r="H1111" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1111" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1111" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:10">
+      <c r="A1112" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="B1112" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="C1112" s="3"/>
+      <c r="D1112" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E1112" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="F1112" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1112" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H1112" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I1112" s="6" t="s">
+        <v>495</v>
+      </c>
+      <c r="J1112" s="6"/>
+    </row>
+    <row r="1114" spans="1:10">
+      <c r="A1114" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>314</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1114" t="s">
+        <v>244</v>
+      </c>
+      <c r="E1114" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1114" t="s">
+        <v>240</v>
+      </c>
+      <c r="G1114" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1114" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:10">
+      <c r="A1115" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>242</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>255</v>
+      </c>
+      <c r="E1115" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1115" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1115" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1115" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:10">
+      <c r="A1116" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>495</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1116" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1116" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1116" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1116" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:10">
+      <c r="A1117" t="s">
         <v>30</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="C1060" s="16" t="s">
+      <c r="B1117" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1117" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A1061" s="17" t="s">
+      <c r="D1117" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1117" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1117" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:10">
+      <c r="A1120" s="7"/>
+    </row>
+    <row r="1122" spans="1:10">
+      <c r="A1122" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="B1122" s="2"/>
+      <c r="C1122" s="2"/>
+      <c r="D1122" s="2"/>
+      <c r="E1122" s="2"/>
+      <c r="F1122" s="2"/>
+      <c r="G1122" s="2"/>
+      <c r="H1122" s="2"/>
+      <c r="I1122" s="2"/>
+      <c r="J1122" s="2"/>
+    </row>
+    <row r="1123" spans="1:10">
+      <c r="A1123" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1123" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1123" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1123" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1123" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1123" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1123" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1123" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1123" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1123" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:10">
+      <c r="A1124" s="3" t="s">
         <v>493</v>
       </c>
-      <c r="B1061" s="17" t="s">
-[...7 lines deleted...]
-      <c r="A1063" s="19" t="s">
+      <c r="B1124" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="C1124" s="3"/>
+      <c r="D1124" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E1124" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="F1124" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1124" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H1124" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I1124" s="6" t="s">
         <v>495</v>
       </c>
-      <c r="B1063" s="19"/>
-[...14 lines deleted...]
-      <c r="D1064" s="21" t="s">
+      <c r="J1124" s="6"/>
+    </row>
+    <row r="1126" spans="1:10">
+      <c r="A1126" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>324</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>244</v>
+      </c>
+      <c r="E1126" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1126" t="s">
+        <v>240</v>
+      </c>
+      <c r="G1126" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1126" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:10">
+      <c r="A1127" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>242</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1127" t="s">
+        <v>255</v>
+      </c>
+      <c r="E1127" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1127" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1127" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1127" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:10">
+      <c r="A1128" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>495</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1128" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1128" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1128" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1128" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1128" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:10">
+      <c r="A1129" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1129" t="s">
         <v>32</v>
       </c>
-      <c r="E1064" s="20" t="s">
+      <c r="E1129" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1129" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:10">
+      <c r="A1132" s="7"/>
+    </row>
+    <row r="1134" spans="1:10">
+      <c r="A1134" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="B1134" s="2"/>
+      <c r="C1134" s="2"/>
+      <c r="D1134" s="2"/>
+      <c r="E1134" s="2"/>
+      <c r="F1134" s="2"/>
+      <c r="G1134" s="2"/>
+      <c r="H1134" s="2"/>
+      <c r="I1134" s="2"/>
+      <c r="J1134" s="2"/>
+    </row>
+    <row r="1135" spans="1:10">
+      <c r="A1135" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1135" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1135" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1135" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1135" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1135" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1135" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...62 lines deleted...]
-      <c r="C1069" s="3" t="s">
+      <c r="H1135" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1135" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1135" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:10">
+      <c r="A1136" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="B1136" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="C1136" s="3"/>
+      <c r="D1136" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E1136" s="3" t="s">
         <v>499</v>
       </c>
-      <c r="D1069" s="3" t="s">
-[...11 lines deleted...]
-      <c r="H1069" s="6" t="s">
+      <c r="F1136" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1136" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H1136" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I1136" s="6" t="s">
+        <v>500</v>
+      </c>
+      <c r="J1136" s="6"/>
+    </row>
+    <row r="1138" spans="1:10">
+      <c r="A1138" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>382</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1138" t="s">
+        <v>244</v>
+      </c>
+      <c r="E1138" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1138" t="s">
+        <v>240</v>
+      </c>
+      <c r="G1138" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1138" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:10">
+      <c r="A1139" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>242</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1139" t="s">
+        <v>255</v>
+      </c>
+      <c r="E1139" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1139" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1139" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1139" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:10">
+      <c r="A1140" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>500</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1140" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1140" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1140" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1140" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1140" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:10">
+      <c r="A1141" t="s">
         <v>30</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="A1072" s="14" t="s">
+      <c r="B1141" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1141" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1141" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1141" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:10">
+      <c r="A1144" s="7"/>
+    </row>
+    <row r="1146" spans="1:10">
+      <c r="A1146" s="2" t="s">
         <v>501</v>
       </c>
-      <c r="B1072" s="14"/>
-[...46 lines deleted...]
-      <c r="E1077" s="20" t="s">
+      <c r="B1146" s="2"/>
+      <c r="C1146" s="2"/>
+      <c r="D1146" s="2"/>
+      <c r="E1146" s="2"/>
+      <c r="F1146" s="2"/>
+      <c r="G1146" s="2"/>
+      <c r="H1146" s="2"/>
+      <c r="I1146" s="2"/>
+      <c r="J1146" s="2"/>
+    </row>
+    <row r="1147" spans="1:10">
+      <c r="A1147" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1147" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1147" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1147" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1147" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1147" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1147" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...809 lines deleted...]
-        <v>339</v>
+      <c r="H1147" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1147" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1147" s="5" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="1148" spans="1:10">
       <c r="A1148" s="3" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="B1148" s="3" t="s">
-        <v>498</v>
-[...3 lines deleted...]
-      </c>
+        <v>481</v>
+      </c>
+      <c r="C1148" s="3"/>
       <c r="D1148" s="3" t="s">
-        <v>343</v>
+        <v>240</v>
       </c>
       <c r="E1148" s="3" t="s">
-        <v>344</v>
+        <v>502</v>
       </c>
       <c r="F1148" s="3" t="s">
-        <v>370</v>
+        <v>16</v>
       </c>
       <c r="G1148" s="3" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="H1148" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="H1148" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I1148" s="6" t="s">
+        <v>503</v>
+      </c>
+      <c r="J1148" s="6"/>
+    </row>
+    <row r="1150" spans="1:10">
+      <c r="A1150" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>481</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1150" t="s">
+        <v>244</v>
+      </c>
+      <c r="E1150" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1150" t="s">
+        <v>240</v>
+      </c>
+      <c r="G1150" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1150" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:10">
+      <c r="A1151" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>242</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1151" t="s">
+        <v>472</v>
+      </c>
+      <c r="E1151" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1151" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1151" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1151" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:10">
+      <c r="A1152" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>503</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1152" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1152" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1152" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1152" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1152" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:10">
+      <c r="A1153" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A1149" s="12" t="s">
+      <c r="B1153" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1153" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1153" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1153" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:10">
+      <c r="A1156" s="7"/>
+    </row>
+    <row r="1158" spans="1:10">
+      <c r="A1158" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="B1158" s="2"/>
+      <c r="C1158" s="2"/>
+      <c r="D1158" s="2"/>
+      <c r="E1158" s="2"/>
+      <c r="F1158" s="2"/>
+      <c r="G1158" s="2"/>
+      <c r="H1158" s="2"/>
+      <c r="I1158" s="2"/>
+      <c r="J1158" s="2"/>
+    </row>
+    <row r="1159" spans="1:10">
+      <c r="A1159" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1159" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1159" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1159" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1159" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1159" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1159" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1159" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1159" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1159" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:10">
+      <c r="A1160" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B1160" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="C1160" s="3"/>
+      <c r="D1160" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1160" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="F1160" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="G1160" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H1160" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="I1160" s="6" t="s">
+        <v>504</v>
+      </c>
+      <c r="J1160" s="6" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:10">
+      <c r="A1162" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>221</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1162" t="s">
+        <v>505</v>
+      </c>
+      <c r="E1162" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1162" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1162" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1162" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:10">
+      <c r="A1163" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>225</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1163" t="s">
+        <v>228</v>
+      </c>
+      <c r="E1163" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1163" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1163" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1163" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:10">
+      <c r="A1164" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>504</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1164" t="s">
+        <v>504</v>
+      </c>
+      <c r="E1164" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1164" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1164" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1164" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:10">
+      <c r="A1165" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1165" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1165" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1165" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:10">
+      <c r="A1168" s="7"/>
+    </row>
+    <row r="1170" spans="1:10">
+      <c r="A1170" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="B1170" s="2"/>
+      <c r="C1170" s="2"/>
+      <c r="D1170" s="2"/>
+      <c r="E1170" s="2"/>
+      <c r="F1170" s="2"/>
+      <c r="G1170" s="2"/>
+      <c r="H1170" s="2"/>
+      <c r="I1170" s="2"/>
+      <c r="J1170" s="2"/>
+    </row>
+    <row r="1171" spans="1:10">
+      <c r="A1171" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1171" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1171" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1171" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1171" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1171" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1171" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1171" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1171" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1171" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:10">
+      <c r="A1172" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="B1172" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="C1172" s="3"/>
+      <c r="D1172" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1172" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="F1172" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="G1172" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H1172" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I1172" s="6" t="s">
+        <v>510</v>
+      </c>
+      <c r="J1172" s="6" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:10">
+      <c r="A1174" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>508</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1174" t="s">
+        <v>511</v>
+      </c>
+      <c r="E1174" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1174" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1174" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1174" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:10">
+      <c r="A1175" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1175" t="s">
+        <v>512</v>
+      </c>
+      <c r="E1175" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1175" t="s">
+        <v>513</v>
+      </c>
+      <c r="G1175" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1175" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:10">
+      <c r="A1176" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>510</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1176" t="s">
+        <v>510</v>
+      </c>
+      <c r="E1176" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1176" t="s">
+        <v>514</v>
+      </c>
+      <c r="G1176" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1176" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:10">
+      <c r="A1177" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>516</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1177" t="s">
+        <v>517</v>
+      </c>
+      <c r="E1177" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1177" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:10">
+      <c r="A1179" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1179" s="8"/>
+      <c r="C1179" s="8"/>
+      <c r="D1179" s="8"/>
+      <c r="E1179" s="8"/>
+      <c r="F1179" s="8"/>
+      <c r="G1179" s="8"/>
+      <c r="H1179" s="8"/>
+    </row>
+    <row r="1181" spans="1:10">
+      <c r="A1181" s="9" t="s">
+        <v>518</v>
+      </c>
+      <c r="B1181" s="9"/>
+      <c r="C1181" s="9"/>
+      <c r="D1181" s="9"/>
+      <c r="E1181" s="9"/>
+      <c r="F1181" s="9"/>
+      <c r="G1181" s="9"/>
+      <c r="H1181" s="9"/>
+    </row>
+    <row r="1182" spans="1:10">
+      <c r="A1182" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1182" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1182" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1182" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1182" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1182" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1182" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1182" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:10">
+      <c r="A1183" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="B1183" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="C1183" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="D1183" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1183" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="F1183" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="G1183" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="H1183" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:10">
+      <c r="A1184" s="12" t="s">
+        <v>526</v>
+      </c>
+      <c r="B1184" s="13"/>
+      <c r="C1184" s="13"/>
+      <c r="D1184" s="13"/>
+      <c r="E1184" s="13"/>
+      <c r="F1184" s="13"/>
+      <c r="G1184" s="13"/>
+      <c r="H1184" s="13"/>
+    </row>
+    <row r="1186" spans="1:10">
+      <c r="A1186" s="14" t="s">
+        <v>527</v>
+      </c>
+      <c r="B1186" s="14"/>
+      <c r="C1186" s="14"/>
+    </row>
+    <row r="1187" spans="1:10">
+      <c r="A1187" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1187" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1187" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:10">
+      <c r="A1188" s="17" t="s">
+        <v>528</v>
+      </c>
+      <c r="B1188" s="17" t="s">
+        <v>529</v>
+      </c>
+      <c r="C1188" s="18" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:10">
+      <c r="A1190" s="19" t="s">
+        <v>531</v>
+      </c>
+      <c r="B1190" s="19"/>
+      <c r="C1190" s="19"/>
+      <c r="D1190" s="19"/>
+      <c r="E1190" s="19"/>
+    </row>
+    <row r="1191" spans="1:10">
+      <c r="A1191" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1191" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1191" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1191" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1191" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:10">
+      <c r="A1192" s="22">
+        <v>66860</v>
+      </c>
+      <c r="B1192" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1192" s="22" t="s">
+        <v>519</v>
+      </c>
+      <c r="D1192" s="23" t="s">
+        <v>530</v>
+      </c>
+      <c r="E1192" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:10">
+      <c r="A1194" s="9" t="s">
+        <v>533</v>
+      </c>
+      <c r="B1194" s="9"/>
+      <c r="C1194" s="9"/>
+      <c r="D1194" s="9"/>
+      <c r="E1194" s="9"/>
+      <c r="F1194" s="9"/>
+      <c r="G1194" s="9"/>
+      <c r="H1194" s="9"/>
+    </row>
+    <row r="1195" spans="1:10">
+      <c r="A1195" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1195" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1195" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1195" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1195" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1195" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1195" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1195" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:10">
+      <c r="A1196" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="B1196" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="C1196" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="D1196" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1196" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="F1196" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="G1196" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="H1196" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:10">
+      <c r="A1197" s="12" t="s">
+        <v>535</v>
+      </c>
+      <c r="B1197" s="13"/>
+      <c r="C1197" s="13"/>
+      <c r="D1197" s="13"/>
+      <c r="E1197" s="13"/>
+      <c r="F1197" s="13"/>
+      <c r="G1197" s="13"/>
+      <c r="H1197" s="13"/>
+    </row>
+    <row r="1199" spans="1:10">
+      <c r="A1199" s="14" t="s">
+        <v>536</v>
+      </c>
+      <c r="B1199" s="14"/>
+      <c r="C1199" s="14"/>
+    </row>
+    <row r="1200" spans="1:10">
+      <c r="A1200" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1200" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1200" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:10">
+      <c r="A1201" s="17" t="s">
+        <v>537</v>
+      </c>
+      <c r="B1201" s="17" t="s">
+        <v>529</v>
+      </c>
+      <c r="C1201" s="18" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:10">
+      <c r="A1203" s="19" t="s">
+        <v>539</v>
+      </c>
+      <c r="B1203" s="19"/>
+      <c r="C1203" s="19"/>
+      <c r="D1203" s="19"/>
+      <c r="E1203" s="19"/>
+    </row>
+    <row r="1204" spans="1:10">
+      <c r="A1204" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1204" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1204" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1204" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1204" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:10">
+      <c r="A1205" s="22">
+        <v>66902</v>
+      </c>
+      <c r="B1205" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1205" s="22" t="s">
+        <v>519</v>
+      </c>
+      <c r="D1205" s="23" t="s">
+        <v>538</v>
+      </c>
+      <c r="E1205" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:10">
+      <c r="A1207" s="9" t="s">
+        <v>540</v>
+      </c>
+      <c r="B1207" s="9"/>
+      <c r="C1207" s="9"/>
+      <c r="D1207" s="9"/>
+      <c r="E1207" s="9"/>
+      <c r="F1207" s="9"/>
+      <c r="G1207" s="9"/>
+      <c r="H1207" s="9"/>
+    </row>
+    <row r="1208" spans="1:10">
+      <c r="A1208" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1208" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1208" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1208" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1208" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1208" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1208" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1208" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:10">
+      <c r="A1209" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="B1209" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="C1209" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1209" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1209" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="F1209" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1209" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="H1209" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:10">
+      <c r="A1210" s="12" t="s">
+        <v>544</v>
+      </c>
+      <c r="B1210" s="13"/>
+      <c r="C1210" s="13"/>
+      <c r="D1210" s="13"/>
+      <c r="E1210" s="13"/>
+      <c r="F1210" s="13"/>
+      <c r="G1210" s="13"/>
+      <c r="H1210" s="13"/>
+    </row>
+    <row r="1212" spans="1:10">
+      <c r="A1212" s="14" t="s">
         <v>545</v>
       </c>
-      <c r="B1149" s="13"/>
-[...8 lines deleted...]
-      <c r="A1151" s="14" t="s">
+      <c r="B1212" s="14"/>
+      <c r="C1212" s="14"/>
+    </row>
+    <row r="1213" spans="1:10">
+      <c r="A1213" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1213" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1213" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:10">
+      <c r="A1214" s="17" t="s">
         <v>546</v>
       </c>
-      <c r="B1151" s="14"/>
-[...14 lines deleted...]
-      <c r="A1153" s="17" t="s">
+      <c r="B1214" s="17" t="s">
         <v>547</v>
       </c>
-      <c r="B1153" s="17" t="s">
-[...2 lines deleted...]
-      <c r="C1153" s="18" t="s">
+      <c r="C1214" s="18" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="1155" spans="1:10">
-      <c r="A1155" s="19" t="s">
+    <row r="1216" spans="1:10">
+      <c r="A1216" s="19" t="s">
         <v>549</v>
       </c>
-      <c r="B1155" s="19"/>
-[...17 lines deleted...]
-      <c r="E1156" s="20" t="s">
+      <c r="B1216" s="19"/>
+      <c r="C1216" s="19"/>
+      <c r="D1216" s="19"/>
+      <c r="E1216" s="19"/>
+    </row>
+    <row r="1217" spans="1:10">
+      <c r="A1217" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1217" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1217" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1217" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1217" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1157" spans="1:10">
-[...9 lines deleted...]
-      <c r="D1157" s="23" t="s">
+    <row r="1218" spans="1:10">
+      <c r="A1218" s="22">
+        <v>66530</v>
+      </c>
+      <c r="B1218" s="22" t="s">
+        <v>550</v>
+      </c>
+      <c r="C1218" s="22" t="s">
+        <v>541</v>
+      </c>
+      <c r="D1218" s="23" t="s">
         <v>548</v>
       </c>
-      <c r="E1157" s="22" t="s">
-[...7 lines deleted...]
-      <c r="A1162" s="2" t="s">
+      <c r="E1218" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:10">
+      <c r="A1220" s="9" t="s">
+        <v>551</v>
+      </c>
+      <c r="B1220" s="9"/>
+      <c r="C1220" s="9"/>
+      <c r="D1220" s="9"/>
+      <c r="E1220" s="9"/>
+      <c r="F1220" s="9"/>
+      <c r="G1220" s="9"/>
+      <c r="H1220" s="9"/>
+    </row>
+    <row r="1221" spans="1:10">
+      <c r="A1221" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1221" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1221" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1221" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1221" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1221" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1221" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1221" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:10">
+      <c r="A1222" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="B1222" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="C1222" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1222" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1222" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="F1222" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1222" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="H1222" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:10">
+      <c r="A1223" s="12" t="s">
+        <v>553</v>
+      </c>
+      <c r="B1223" s="13"/>
+      <c r="C1223" s="13"/>
+      <c r="D1223" s="13"/>
+      <c r="E1223" s="13"/>
+      <c r="F1223" s="13"/>
+      <c r="G1223" s="13"/>
+      <c r="H1223" s="13"/>
+    </row>
+    <row r="1225" spans="1:10">
+      <c r="A1225" s="14" t="s">
+        <v>554</v>
+      </c>
+      <c r="B1225" s="14"/>
+      <c r="C1225" s="14"/>
+    </row>
+    <row r="1226" spans="1:10">
+      <c r="A1226" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1226" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1226" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:10">
+      <c r="A1227" s="17" t="s">
+        <v>546</v>
+      </c>
+      <c r="B1227" s="17" t="s">
+        <v>547</v>
+      </c>
+      <c r="C1227" s="18" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:10">
+      <c r="A1229" s="19" t="s">
+        <v>556</v>
+      </c>
+      <c r="B1229" s="19"/>
+      <c r="C1229" s="19"/>
+      <c r="D1229" s="19"/>
+      <c r="E1229" s="19"/>
+    </row>
+    <row r="1230" spans="1:10">
+      <c r="A1230" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1230" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1230" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1230" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1230" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:10">
+      <c r="A1231" s="22">
+        <v>66531</v>
+      </c>
+      <c r="B1231" s="22" t="s">
         <v>550</v>
       </c>
-      <c r="B1162" s="2"/>
-[...28 lines deleted...]
-      <c r="G1163" s="4" t="s">
+      <c r="C1231" s="22" t="s">
+        <v>541</v>
+      </c>
+      <c r="D1231" s="23" t="s">
+        <v>555</v>
+      </c>
+      <c r="E1231" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:10">
+      <c r="A1233" s="9" t="s">
+        <v>557</v>
+      </c>
+      <c r="B1233" s="9"/>
+      <c r="C1233" s="9"/>
+      <c r="D1233" s="9"/>
+      <c r="E1233" s="9"/>
+      <c r="F1233" s="9"/>
+      <c r="G1233" s="9"/>
+      <c r="H1233" s="9"/>
+    </row>
+    <row r="1234" spans="1:10">
+      <c r="A1234" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1234" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1234" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1234" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1234" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1234" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1234" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1234" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:10">
+      <c r="A1235" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="B1235" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="C1235" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="D1235" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1235" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="F1235" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="G1235" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="H1235" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:10">
+      <c r="A1236" s="12" t="s">
+        <v>562</v>
+      </c>
+      <c r="B1236" s="13"/>
+      <c r="C1236" s="13"/>
+      <c r="D1236" s="13"/>
+      <c r="E1236" s="13"/>
+      <c r="F1236" s="13"/>
+      <c r="G1236" s="13"/>
+      <c r="H1236" s="13"/>
+    </row>
+    <row r="1238" spans="1:10">
+      <c r="A1238" s="14" t="s">
+        <v>563</v>
+      </c>
+      <c r="B1238" s="14"/>
+      <c r="C1238" s="14"/>
+    </row>
+    <row r="1239" spans="1:10">
+      <c r="A1239" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1239" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1239" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:10">
+      <c r="A1240" s="17" t="s">
+        <v>564</v>
+      </c>
+      <c r="B1240" s="17" t="s">
+        <v>565</v>
+      </c>
+      <c r="C1240" s="18" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:10">
+      <c r="A1242" s="19" t="s">
+        <v>567</v>
+      </c>
+      <c r="B1242" s="19"/>
+      <c r="C1242" s="19"/>
+      <c r="D1242" s="19"/>
+      <c r="E1242" s="19"/>
+    </row>
+    <row r="1243" spans="1:10">
+      <c r="A1243" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1243" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1243" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1243" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1243" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="H1163" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B1164" s="3" t="s">
+    </row>
+    <row r="1244" spans="1:10">
+      <c r="A1244" s="22">
+        <v>66854</v>
+      </c>
+      <c r="B1244" s="22" t="s">
+        <v>568</v>
+      </c>
+      <c r="C1244" s="22" t="s">
+        <v>558</v>
+      </c>
+      <c r="D1244" s="23" t="s">
+        <v>566</v>
+      </c>
+      <c r="E1244" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:10">
+      <c r="A1246" s="9" t="s">
+        <v>569</v>
+      </c>
+      <c r="B1246" s="9"/>
+      <c r="C1246" s="9"/>
+      <c r="D1246" s="9"/>
+      <c r="E1246" s="9"/>
+      <c r="F1246" s="9"/>
+      <c r="G1246" s="9"/>
+      <c r="H1246" s="9"/>
+    </row>
+    <row r="1247" spans="1:10">
+      <c r="A1247" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1247" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1247" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1247" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1247" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1247" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1247" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1247" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:10">
+      <c r="A1248" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="B1248" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="C1248" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="D1248" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1248" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="F1248" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1248" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="H1248" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:10">
+      <c r="A1249" s="12" t="s">
+        <v>574</v>
+      </c>
+      <c r="B1249" s="13"/>
+      <c r="C1249" s="13"/>
+      <c r="D1249" s="13"/>
+      <c r="E1249" s="13"/>
+      <c r="F1249" s="13"/>
+      <c r="G1249" s="13"/>
+      <c r="H1249" s="13"/>
+    </row>
+    <row r="1251" spans="1:10">
+      <c r="A1251" s="14" t="s">
+        <v>575</v>
+      </c>
+      <c r="B1251" s="14"/>
+      <c r="C1251" s="14"/>
+    </row>
+    <row r="1252" spans="1:10">
+      <c r="A1252" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1252" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1252" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:10">
+      <c r="A1253" s="17" t="s">
+        <v>576</v>
+      </c>
+      <c r="B1253" s="17" t="s">
+        <v>244</v>
+      </c>
+      <c r="C1253" s="18" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:10">
+      <c r="A1255" s="19" t="s">
+        <v>578</v>
+      </c>
+      <c r="B1255" s="19"/>
+      <c r="C1255" s="19"/>
+      <c r="D1255" s="19"/>
+      <c r="E1255" s="19"/>
+    </row>
+    <row r="1256" spans="1:10">
+      <c r="A1256" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1256" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1256" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1256" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1256" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:10">
+      <c r="A1257" s="22">
+        <v>67938</v>
+      </c>
+      <c r="B1257" s="22" t="s">
+        <v>579</v>
+      </c>
+      <c r="C1257" s="22" t="s">
+        <v>570</v>
+      </c>
+      <c r="D1257" s="23" t="s">
+        <v>577</v>
+      </c>
+      <c r="E1257" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:10">
+      <c r="A1259" s="9" t="s">
+        <v>580</v>
+      </c>
+      <c r="B1259" s="9"/>
+      <c r="C1259" s="9"/>
+      <c r="D1259" s="9"/>
+      <c r="E1259" s="9"/>
+      <c r="F1259" s="9"/>
+      <c r="G1259" s="9"/>
+      <c r="H1259" s="9"/>
+    </row>
+    <row r="1260" spans="1:10">
+      <c r="A1260" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1260" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1260" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1260" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1260" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1260" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1260" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1260" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:10">
+      <c r="A1261" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="B1261" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="C1261" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="D1261" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1261" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="F1261" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1261" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="H1261" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:10">
+      <c r="A1262" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B1262" s="13"/>
+      <c r="C1262" s="13"/>
+      <c r="D1262" s="13"/>
+      <c r="E1262" s="13"/>
+      <c r="F1262" s="13"/>
+      <c r="G1262" s="13"/>
+      <c r="H1262" s="13"/>
+    </row>
+    <row r="1264" spans="1:10">
+      <c r="A1264" s="14" t="s">
+        <v>586</v>
+      </c>
+      <c r="B1264" s="14"/>
+      <c r="C1264" s="14"/>
+    </row>
+    <row r="1265" spans="1:10">
+      <c r="A1265" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1265" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1265" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:10">
+      <c r="A1266" s="17" t="s">
+        <v>587</v>
+      </c>
+      <c r="B1266" s="17" t="s">
+        <v>588</v>
+      </c>
+      <c r="C1266" s="18" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:10">
+      <c r="A1268" s="19" t="s">
+        <v>590</v>
+      </c>
+      <c r="B1268" s="19"/>
+      <c r="C1268" s="19"/>
+      <c r="D1268" s="19"/>
+      <c r="E1268" s="19"/>
+    </row>
+    <row r="1269" spans="1:10">
+      <c r="A1269" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1269" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1269" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1269" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1269" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:10">
+      <c r="A1270" s="22">
+        <v>66291</v>
+      </c>
+      <c r="B1270" s="22" t="s">
+        <v>591</v>
+      </c>
+      <c r="C1270" s="22" t="s">
+        <v>581</v>
+      </c>
+      <c r="D1270" s="23" t="s">
+        <v>589</v>
+      </c>
+      <c r="E1270" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:10">
+      <c r="A1272" s="9" t="s">
+        <v>592</v>
+      </c>
+      <c r="B1272" s="9"/>
+      <c r="C1272" s="9"/>
+      <c r="D1272" s="9"/>
+      <c r="E1272" s="9"/>
+      <c r="F1272" s="9"/>
+      <c r="G1272" s="9"/>
+      <c r="H1272" s="9"/>
+    </row>
+    <row r="1273" spans="1:10">
+      <c r="A1273" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1273" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1273" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1273" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1273" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1273" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1273" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1273" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:10">
+      <c r="A1274" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="B1274" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="C1274" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="D1274" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1274" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="F1274" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1274" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="H1274" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:10">
+      <c r="A1275" s="12" t="s">
+        <v>593</v>
+      </c>
+      <c r="B1275" s="13"/>
+      <c r="C1275" s="13"/>
+      <c r="D1275" s="13"/>
+      <c r="E1275" s="13"/>
+      <c r="F1275" s="13"/>
+      <c r="G1275" s="13"/>
+      <c r="H1275" s="13"/>
+    </row>
+    <row r="1277" spans="1:10">
+      <c r="A1277" s="14" t="s">
+        <v>594</v>
+      </c>
+      <c r="B1277" s="14"/>
+      <c r="C1277" s="14"/>
+    </row>
+    <row r="1278" spans="1:10">
+      <c r="A1278" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1278" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1278" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:10">
+      <c r="A1279" s="17" t="s">
+        <v>595</v>
+      </c>
+      <c r="B1279" s="17" t="s">
+        <v>588</v>
+      </c>
+      <c r="C1279" s="18" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:10">
+      <c r="A1281" s="19" t="s">
+        <v>597</v>
+      </c>
+      <c r="B1281" s="19"/>
+      <c r="C1281" s="19"/>
+      <c r="D1281" s="19"/>
+      <c r="E1281" s="19"/>
+    </row>
+    <row r="1282" spans="1:10">
+      <c r="A1282" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1282" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1282" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1282" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1282" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:10">
+      <c r="A1283" s="22">
+        <v>66289</v>
+      </c>
+      <c r="B1283" s="22" t="s">
+        <v>591</v>
+      </c>
+      <c r="C1283" s="22" t="s">
+        <v>581</v>
+      </c>
+      <c r="D1283" s="23" t="s">
+        <v>596</v>
+      </c>
+      <c r="E1283" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:10">
+      <c r="A1284" s="24">
+        <v>66295</v>
+      </c>
+      <c r="B1284" s="24" t="s">
+        <v>591</v>
+      </c>
+      <c r="C1284" s="24" t="s">
+        <v>581</v>
+      </c>
+      <c r="D1284" s="25" t="s">
+        <v>596</v>
+      </c>
+      <c r="E1284" s="24" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:10">
+      <c r="A1286" s="9" t="s">
+        <v>598</v>
+      </c>
+      <c r="B1286" s="9"/>
+      <c r="C1286" s="9"/>
+      <c r="D1286" s="9"/>
+      <c r="E1286" s="9"/>
+      <c r="F1286" s="9"/>
+      <c r="G1286" s="9"/>
+      <c r="H1286" s="9"/>
+    </row>
+    <row r="1287" spans="1:10">
+      <c r="A1287" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1287" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1287" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1287" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1287" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1287" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1287" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1287" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:10">
+      <c r="A1288" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="B1288" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="C1288" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="D1288" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1288" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="F1288" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1288" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="H1288" s="6" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:10">
+      <c r="A1289" s="12" t="s">
+        <v>600</v>
+      </c>
+      <c r="B1289" s="13"/>
+      <c r="C1289" s="13"/>
+      <c r="D1289" s="13"/>
+      <c r="E1289" s="13"/>
+      <c r="F1289" s="13"/>
+      <c r="G1289" s="13"/>
+      <c r="H1289" s="13"/>
+    </row>
+    <row r="1291" spans="1:10">
+      <c r="A1291" s="9" t="s">
+        <v>601</v>
+      </c>
+      <c r="B1291" s="9"/>
+      <c r="C1291" s="9"/>
+      <c r="D1291" s="9"/>
+      <c r="E1291" s="9"/>
+      <c r="F1291" s="9"/>
+      <c r="G1291" s="9"/>
+      <c r="H1291" s="9"/>
+    </row>
+    <row r="1292" spans="1:10">
+      <c r="A1292" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1292" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1292" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1292" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1292" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1292" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1292" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1292" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:10">
+      <c r="A1293" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="B1293" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="C1293" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="D1293" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1293" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="F1293" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1293" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="H1293" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:10">
+      <c r="A1294" s="12" t="s">
+        <v>602</v>
+      </c>
+      <c r="B1294" s="13"/>
+      <c r="C1294" s="13"/>
+      <c r="D1294" s="13"/>
+      <c r="E1294" s="13"/>
+      <c r="F1294" s="13"/>
+      <c r="G1294" s="13"/>
+      <c r="H1294" s="13"/>
+    </row>
+    <row r="1296" spans="1:10">
+      <c r="A1296" s="14" t="s">
+        <v>603</v>
+      </c>
+      <c r="B1296" s="14"/>
+      <c r="C1296" s="14"/>
+    </row>
+    <row r="1297" spans="1:10">
+      <c r="A1297" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1297" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1297" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:10">
+      <c r="A1298" s="17" t="s">
+        <v>604</v>
+      </c>
+      <c r="B1298" s="17" t="s">
+        <v>588</v>
+      </c>
+      <c r="C1298" s="18" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:10">
+      <c r="A1300" s="19" t="s">
+        <v>606</v>
+      </c>
+      <c r="B1300" s="19"/>
+      <c r="C1300" s="19"/>
+      <c r="D1300" s="19"/>
+      <c r="E1300" s="19"/>
+    </row>
+    <row r="1301" spans="1:10">
+      <c r="A1301" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1301" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1301" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1301" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1301" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:10">
+      <c r="A1302" s="22">
+        <v>66293</v>
+      </c>
+      <c r="B1302" s="22" t="s">
+        <v>591</v>
+      </c>
+      <c r="C1302" s="22" t="s">
+        <v>581</v>
+      </c>
+      <c r="D1302" s="23" t="s">
+        <v>607</v>
+      </c>
+      <c r="E1302" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:10">
+      <c r="A1304" s="9" t="s">
+        <v>608</v>
+      </c>
+      <c r="B1304" s="9"/>
+      <c r="C1304" s="9"/>
+      <c r="D1304" s="9"/>
+      <c r="E1304" s="9"/>
+      <c r="F1304" s="9"/>
+      <c r="G1304" s="9"/>
+      <c r="H1304" s="9"/>
+    </row>
+    <row r="1305" spans="1:10">
+      <c r="A1305" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1305" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1305" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1305" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1305" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1305" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1305" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1305" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:10">
+      <c r="A1306" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="B1306" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="C1306" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1306" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1306" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="F1306" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="G1306" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="H1306" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:10">
+      <c r="A1307" s="12" t="s">
+        <v>614</v>
+      </c>
+      <c r="B1307" s="13"/>
+      <c r="C1307" s="13"/>
+      <c r="D1307" s="13"/>
+      <c r="E1307" s="13"/>
+      <c r="F1307" s="13"/>
+      <c r="G1307" s="13"/>
+      <c r="H1307" s="13"/>
+    </row>
+    <row r="1309" spans="1:10">
+      <c r="A1309" s="14" t="s">
+        <v>615</v>
+      </c>
+      <c r="B1309" s="14"/>
+      <c r="C1309" s="14"/>
+    </row>
+    <row r="1310" spans="1:10">
+      <c r="A1310" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1310" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1310" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:10">
+      <c r="A1311" s="17" t="s">
+        <v>616</v>
+      </c>
+      <c r="B1311" s="17" t="s">
+        <v>529</v>
+      </c>
+      <c r="C1311" s="18" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:10">
+      <c r="A1313" s="19" t="s">
+        <v>618</v>
+      </c>
+      <c r="B1313" s="19"/>
+      <c r="C1313" s="19"/>
+      <c r="D1313" s="19"/>
+      <c r="E1313" s="19"/>
+    </row>
+    <row r="1314" spans="1:10">
+      <c r="A1314" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1314" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1314" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1314" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1314" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:10">
+      <c r="A1315" s="22">
+        <v>66548</v>
+      </c>
+      <c r="B1315" s="22" t="s">
+        <v>619</v>
+      </c>
+      <c r="C1315" s="22" t="s">
+        <v>609</v>
+      </c>
+      <c r="D1315" s="23" t="s">
+        <v>617</v>
+      </c>
+      <c r="E1315" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:10">
+      <c r="A1317" s="9" t="s">
+        <v>620</v>
+      </c>
+      <c r="B1317" s="9"/>
+      <c r="C1317" s="9"/>
+      <c r="D1317" s="9"/>
+      <c r="E1317" s="9"/>
+      <c r="F1317" s="9"/>
+      <c r="G1317" s="9"/>
+      <c r="H1317" s="9"/>
+    </row>
+    <row r="1318" spans="1:10">
+      <c r="A1318" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1318" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1318" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1318" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1318" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1318" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1318" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1318" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:10">
+      <c r="A1319" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="B1319" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="C1319" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1319" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1319" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="F1319" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="G1319" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="H1319" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:10">
+      <c r="A1320" s="12" t="s">
+        <v>624</v>
+      </c>
+      <c r="B1320" s="13"/>
+      <c r="C1320" s="13"/>
+      <c r="D1320" s="13"/>
+      <c r="E1320" s="13"/>
+      <c r="F1320" s="13"/>
+      <c r="G1320" s="13"/>
+      <c r="H1320" s="13"/>
+    </row>
+    <row r="1322" spans="1:10">
+      <c r="A1322" s="14" t="s">
+        <v>625</v>
+      </c>
+      <c r="B1322" s="14"/>
+      <c r="C1322" s="14"/>
+    </row>
+    <row r="1323" spans="1:10">
+      <c r="A1323" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1323" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1323" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:10">
+      <c r="A1324" s="17" t="s">
+        <v>626</v>
+      </c>
+      <c r="B1324" s="17" t="s">
+        <v>627</v>
+      </c>
+      <c r="C1324" s="18" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:10">
+      <c r="A1326" s="19" t="s">
+        <v>629</v>
+      </c>
+      <c r="B1326" s="19"/>
+      <c r="C1326" s="19"/>
+      <c r="D1326" s="19"/>
+      <c r="E1326" s="19"/>
+    </row>
+    <row r="1327" spans="1:10">
+      <c r="A1327" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1327" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1327" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1327" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1327" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:10">
+      <c r="A1328" s="22">
+        <v>66546</v>
+      </c>
+      <c r="B1328" s="22" t="s">
+        <v>619</v>
+      </c>
+      <c r="C1328" s="22" t="s">
+        <v>621</v>
+      </c>
+      <c r="D1328" s="23" t="s">
+        <v>630</v>
+      </c>
+      <c r="E1328" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:10">
+      <c r="A1330" s="9" t="s">
+        <v>631</v>
+      </c>
+      <c r="B1330" s="9"/>
+      <c r="C1330" s="9"/>
+      <c r="D1330" s="9"/>
+      <c r="E1330" s="9"/>
+      <c r="F1330" s="9"/>
+      <c r="G1330" s="9"/>
+      <c r="H1330" s="9"/>
+    </row>
+    <row r="1331" spans="1:10">
+      <c r="A1331" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1331" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1331" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1331" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1331" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1331" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1331" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1331" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:10">
+      <c r="A1332" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="B1332" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="C1332" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1332" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1332" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="F1332" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="G1332" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="H1332" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:10">
+      <c r="A1333" s="12" t="s">
+        <v>635</v>
+      </c>
+      <c r="B1333" s="13"/>
+      <c r="C1333" s="13"/>
+      <c r="D1333" s="13"/>
+      <c r="E1333" s="13"/>
+      <c r="F1333" s="13"/>
+      <c r="G1333" s="13"/>
+      <c r="H1333" s="13"/>
+    </row>
+    <row r="1335" spans="1:10">
+      <c r="A1335" s="14" t="s">
+        <v>636</v>
+      </c>
+      <c r="B1335" s="14"/>
+      <c r="C1335" s="14"/>
+    </row>
+    <row r="1336" spans="1:10">
+      <c r="A1336" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1336" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1336" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:10">
+      <c r="A1337" s="17" t="s">
+        <v>637</v>
+      </c>
+      <c r="B1337" s="17" t="s">
+        <v>529</v>
+      </c>
+      <c r="C1337" s="18" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:10">
+      <c r="A1339" s="19" t="s">
+        <v>639</v>
+      </c>
+      <c r="B1339" s="19"/>
+      <c r="C1339" s="19"/>
+      <c r="D1339" s="19"/>
+      <c r="E1339" s="19"/>
+    </row>
+    <row r="1340" spans="1:10">
+      <c r="A1340" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1340" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1340" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1340" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1340" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:10">
+      <c r="A1341" s="22">
+        <v>66544</v>
+      </c>
+      <c r="B1341" s="22" t="s">
+        <v>619</v>
+      </c>
+      <c r="C1341" s="22" t="s">
+        <v>632</v>
+      </c>
+      <c r="D1341" s="23" t="s">
+        <v>638</v>
+      </c>
+      <c r="E1341" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:10">
+      <c r="A1343" s="9" t="s">
+        <v>640</v>
+      </c>
+      <c r="B1343" s="9"/>
+      <c r="C1343" s="9"/>
+      <c r="D1343" s="9"/>
+      <c r="E1343" s="9"/>
+      <c r="F1343" s="9"/>
+      <c r="G1343" s="9"/>
+      <c r="H1343" s="9"/>
+    </row>
+    <row r="1344" spans="1:10">
+      <c r="A1344" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1344" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1344" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1344" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1344" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1344" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1344" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1344" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:10">
+      <c r="A1345" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="B1345" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="C1345" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="D1345" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1345" s="3" t="s">
         <v>552</v>
       </c>
-      <c r="C1164" s="3"/>
-[...67 lines deleted...]
-      <c r="G1167" t="s">
+      <c r="F1345" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="G1345" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="H1345" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:10">
+      <c r="A1346" s="12" t="s">
+        <v>641</v>
+      </c>
+      <c r="B1346" s="13"/>
+      <c r="C1346" s="13"/>
+      <c r="D1346" s="13"/>
+      <c r="E1346" s="13"/>
+      <c r="F1346" s="13"/>
+      <c r="G1346" s="13"/>
+      <c r="H1346" s="13"/>
+    </row>
+    <row r="1348" spans="1:10">
+      <c r="A1348" s="14" t="s">
+        <v>642</v>
+      </c>
+      <c r="B1348" s="14"/>
+      <c r="C1348" s="14"/>
+    </row>
+    <row r="1349" spans="1:10">
+      <c r="A1349" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1349" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1349" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:10">
+      <c r="A1350" s="17" t="s">
+        <v>643</v>
+      </c>
+      <c r="B1350" s="17" t="s">
+        <v>644</v>
+      </c>
+      <c r="C1350" s="18" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:10">
+      <c r="A1352" s="19" t="s">
+        <v>646</v>
+      </c>
+      <c r="B1352" s="19"/>
+      <c r="C1352" s="19"/>
+      <c r="D1352" s="19"/>
+      <c r="E1352" s="19"/>
+    </row>
+    <row r="1353" spans="1:10">
+      <c r="A1353" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1353" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1353" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1353" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1353" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="H1167" t="s">
-[...16 lines deleted...]
-      <c r="E1168" t="s">
+    </row>
+    <row r="1354" spans="1:10">
+      <c r="A1354" s="22">
+        <v>66851</v>
+      </c>
+      <c r="B1354" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1354" s="22" t="s">
+        <v>558</v>
+      </c>
+      <c r="D1354" s="23" t="s">
+        <v>645</v>
+      </c>
+      <c r="E1354" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:10">
+      <c r="A1356" s="9" t="s">
+        <v>647</v>
+      </c>
+      <c r="B1356" s="9"/>
+      <c r="C1356" s="9"/>
+      <c r="D1356" s="9"/>
+      <c r="E1356" s="9"/>
+      <c r="F1356" s="9"/>
+      <c r="G1356" s="9"/>
+      <c r="H1356" s="9"/>
+    </row>
+    <row r="1357" spans="1:10">
+      <c r="A1357" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1357" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1357" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1357" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1357" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1357" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1357" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1357" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:10">
+      <c r="A1358" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="B1358" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="C1358" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="D1358" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1358" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="F1358" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="G1358" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="H1358" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:10">
+      <c r="A1359" s="12" t="s">
+        <v>648</v>
+      </c>
+      <c r="B1359" s="13"/>
+      <c r="C1359" s="13"/>
+      <c r="D1359" s="13"/>
+      <c r="E1359" s="13"/>
+      <c r="F1359" s="13"/>
+      <c r="G1359" s="13"/>
+      <c r="H1359" s="13"/>
+    </row>
+    <row r="1361" spans="1:10">
+      <c r="A1361" s="14" t="s">
+        <v>649</v>
+      </c>
+      <c r="B1361" s="14"/>
+      <c r="C1361" s="14"/>
+    </row>
+    <row r="1362" spans="1:10">
+      <c r="A1362" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1362" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1362" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="F1168" t="s">
+    </row>
+    <row r="1363" spans="1:10">
+      <c r="A1363" s="17" t="s">
+        <v>650</v>
+      </c>
+      <c r="B1363" s="17" t="s">
+        <v>627</v>
+      </c>
+      <c r="C1363" s="18" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:10">
+      <c r="A1365" s="19" t="s">
+        <v>652</v>
+      </c>
+      <c r="B1365" s="19"/>
+      <c r="C1365" s="19"/>
+      <c r="D1365" s="19"/>
+      <c r="E1365" s="19"/>
+    </row>
+    <row r="1366" spans="1:10">
+      <c r="A1366" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1366" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1366" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1366" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="G1168" t="s">
-[...2 lines deleted...]
-      <c r="H1168" t="s">
+      <c r="E1366" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:10">
+      <c r="A1367" s="22">
+        <v>66856</v>
+      </c>
+      <c r="B1367" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1367" s="22" t="s">
+        <v>558</v>
+      </c>
+      <c r="D1367" s="23" t="s">
+        <v>651</v>
+      </c>
+      <c r="E1367" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:10">
+      <c r="A1369" s="9" t="s">
+        <v>653</v>
+      </c>
+      <c r="B1369" s="9"/>
+      <c r="C1369" s="9"/>
+      <c r="D1369" s="9"/>
+      <c r="E1369" s="9"/>
+      <c r="F1369" s="9"/>
+      <c r="G1369" s="9"/>
+      <c r="H1369" s="9"/>
+    </row>
+    <row r="1370" spans="1:10">
+      <c r="A1370" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1370" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1370" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1370" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1370" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1370" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1370" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1370" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:10">
+      <c r="A1371" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="B1371" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="C1371" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="D1371" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1371" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="F1371" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="G1371" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="H1371" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:10">
+      <c r="A1372" s="12" t="s">
+        <v>657</v>
+      </c>
+      <c r="B1372" s="13"/>
+      <c r="C1372" s="13"/>
+      <c r="D1372" s="13"/>
+      <c r="E1372" s="13"/>
+      <c r="F1372" s="13"/>
+      <c r="G1372" s="13"/>
+      <c r="H1372" s="13"/>
+    </row>
+    <row r="1374" spans="1:10">
+      <c r="A1374" s="14" t="s">
+        <v>658</v>
+      </c>
+      <c r="B1374" s="14"/>
+      <c r="C1374" s="14"/>
+    </row>
+    <row r="1375" spans="1:10">
+      <c r="A1375" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1375" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1375" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:10">
+      <c r="A1376" s="17" t="s">
+        <v>659</v>
+      </c>
+      <c r="B1376" s="17" t="s">
+        <v>644</v>
+      </c>
+      <c r="C1376" s="18" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:10">
+      <c r="A1378" s="19" t="s">
+        <v>661</v>
+      </c>
+      <c r="B1378" s="19"/>
+      <c r="C1378" s="19"/>
+      <c r="D1378" s="19"/>
+      <c r="E1378" s="19"/>
+    </row>
+    <row r="1379" spans="1:10">
+      <c r="A1379" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1379" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1379" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1379" s="21" t="s">
         <v>30</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B1169" t="s">
+      <c r="E1379" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:10">
+      <c r="A1380" s="22">
+        <v>66858</v>
+      </c>
+      <c r="B1380" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1380" s="22" t="s">
+        <v>654</v>
+      </c>
+      <c r="D1380" s="23" t="s">
+        <v>660</v>
+      </c>
+      <c r="E1380" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:10">
+      <c r="A1382" s="9" t="s">
+        <v>662</v>
+      </c>
+      <c r="B1382" s="9"/>
+      <c r="C1382" s="9"/>
+      <c r="D1382" s="9"/>
+      <c r="E1382" s="9"/>
+      <c r="F1382" s="9"/>
+      <c r="G1382" s="9"/>
+      <c r="H1382" s="9"/>
+    </row>
+    <row r="1383" spans="1:10">
+      <c r="A1383" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1383" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1383" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1383" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1383" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1383" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1383" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1383" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:10">
+      <c r="A1384" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="B1384" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="C1384" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="D1384" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1384" s="3" t="s">
+        <v>663</v>
+      </c>
+      <c r="F1384" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="G1384" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="H1384" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:10">
+      <c r="A1385" s="12" t="s">
+        <v>664</v>
+      </c>
+      <c r="B1385" s="13"/>
+      <c r="C1385" s="13"/>
+      <c r="D1385" s="13"/>
+      <c r="E1385" s="13"/>
+      <c r="F1385" s="13"/>
+      <c r="G1385" s="13"/>
+      <c r="H1385" s="13"/>
+    </row>
+    <row r="1387" spans="1:10">
+      <c r="A1387" s="14" t="s">
+        <v>665</v>
+      </c>
+      <c r="B1387" s="14"/>
+      <c r="C1387" s="14"/>
+    </row>
+    <row r="1388" spans="1:10">
+      <c r="A1388" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1388" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1388" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:10">
+      <c r="A1389" s="17" t="s">
+        <v>666</v>
+      </c>
+      <c r="B1389" s="17" t="s">
+        <v>644</v>
+      </c>
+      <c r="C1389" s="18" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:10">
+      <c r="A1391" s="19" t="s">
+        <v>668</v>
+      </c>
+      <c r="B1391" s="19"/>
+      <c r="C1391" s="19"/>
+      <c r="D1391" s="19"/>
+      <c r="E1391" s="19"/>
+    </row>
+    <row r="1392" spans="1:10">
+      <c r="A1392" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1392" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1392" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1392" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="C1169" t="s">
-[...48 lines deleted...]
-      <c r="G1175" s="4" t="s">
+      <c r="E1392" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="H1175" s="4" t="s">
-[...79 lines deleted...]
-      <c r="G1179" t="s">
+    </row>
+    <row r="1393" spans="1:10">
+      <c r="A1393" s="22">
+        <v>66953</v>
+      </c>
+      <c r="B1393" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1393" s="22" t="s">
+        <v>654</v>
+      </c>
+      <c r="D1393" s="23" t="s">
+        <v>667</v>
+      </c>
+      <c r="E1393" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:10">
+      <c r="A1395" s="9" t="s">
+        <v>669</v>
+      </c>
+      <c r="B1395" s="9"/>
+      <c r="C1395" s="9"/>
+      <c r="D1395" s="9"/>
+      <c r="E1395" s="9"/>
+      <c r="F1395" s="9"/>
+      <c r="G1395" s="9"/>
+      <c r="H1395" s="9"/>
+    </row>
+    <row r="1396" spans="1:10">
+      <c r="A1396" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1396" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1396" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1396" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1396" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1396" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1396" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1396" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:10">
+      <c r="A1397" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="B1397" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="C1397" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="D1397" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1397" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="F1397" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1397" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="H1397" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:10">
+      <c r="A1398" s="12" t="s">
+        <v>673</v>
+      </c>
+      <c r="B1398" s="13"/>
+      <c r="C1398" s="13"/>
+      <c r="D1398" s="13"/>
+      <c r="E1398" s="13"/>
+      <c r="F1398" s="13"/>
+      <c r="G1398" s="13"/>
+      <c r="H1398" s="13"/>
+    </row>
+    <row r="1400" spans="1:10">
+      <c r="A1400" s="14" t="s">
+        <v>674</v>
+      </c>
+      <c r="B1400" s="14"/>
+      <c r="C1400" s="14"/>
+    </row>
+    <row r="1401" spans="1:10">
+      <c r="A1401" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1401" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1401" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:10">
+      <c r="A1402" s="17" t="s">
+        <v>675</v>
+      </c>
+      <c r="B1402" s="17" t="s">
+        <v>676</v>
+      </c>
+      <c r="C1402" s="18" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:10">
+      <c r="A1404" s="19" t="s">
+        <v>678</v>
+      </c>
+      <c r="B1404" s="19"/>
+      <c r="C1404" s="19"/>
+      <c r="D1404" s="19"/>
+      <c r="E1404" s="19"/>
+    </row>
+    <row r="1405" spans="1:10">
+      <c r="A1405" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1405" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1405" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1405" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1405" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="H1179" t="s">
-[...336 lines deleted...]
-      <c r="B1204" s="17" t="s">
+    </row>
+    <row r="1406" spans="1:10">
+      <c r="A1406" s="22">
+        <v>66842</v>
+      </c>
+      <c r="B1406" s="22" t="s">
         <v>532</v>
       </c>
-      <c r="C1204" s="18" t="s">
-[...1751 lines deleted...]
-      <c r="A1358" s="14" t="s">
+      <c r="C1406" s="22" t="s">
         <v>670</v>
       </c>
-      <c r="B1358" s="14"/>
-[...144 lines deleted...]
-      <c r="A1371" s="14" t="s">
+      <c r="D1406" s="23" t="s">
         <v>677</v>
       </c>
-      <c r="B1371" s="14"/>
-[...20 lines deleted...]
-      <c r="C1373" s="18" t="s">
+      <c r="E1406" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:10">
+      <c r="A1408" s="9" t="s">
         <v>679</v>
       </c>
-    </row>
-[...354 lines deleted...]
-      <c r="J1408" s="2"/>
+      <c r="B1408" s="9"/>
+      <c r="C1408" s="9"/>
+      <c r="D1408" s="9"/>
+      <c r="E1408" s="9"/>
+      <c r="F1408" s="9"/>
+      <c r="G1408" s="9"/>
+      <c r="H1408" s="9"/>
     </row>
     <row r="1409" spans="1:10">
-      <c r="A1409" s="4" t="s">
-[...27 lines deleted...]
-        <v>11</v>
+      <c r="A1409" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1409" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1409" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1409" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1409" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1409" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1409" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1409" s="11" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="1410" spans="1:10">
       <c r="A1410" s="3" t="s">
-        <v>12</v>
+        <v>670</v>
       </c>
       <c r="B1410" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="C1410" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="D1410" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1410" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F1410" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1410" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="H1410" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:10">
+      <c r="A1411" s="12" t="s">
+        <v>681</v>
+      </c>
+      <c r="B1411" s="13"/>
+      <c r="C1411" s="13"/>
+      <c r="D1411" s="13"/>
+      <c r="E1411" s="13"/>
+      <c r="F1411" s="13"/>
+      <c r="G1411" s="13"/>
+      <c r="H1411" s="13"/>
+    </row>
+    <row r="1413" spans="1:10">
+      <c r="A1413" s="14" t="s">
+        <v>682</v>
+      </c>
+      <c r="B1413" s="14"/>
+      <c r="C1413" s="14"/>
+    </row>
+    <row r="1414" spans="1:10">
+      <c r="A1414" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1414" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1414" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:10">
+      <c r="A1415" s="17" t="s">
+        <v>683</v>
+      </c>
+      <c r="B1415" s="17" t="s">
+        <v>676</v>
+      </c>
+      <c r="C1415" s="18" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:10">
+      <c r="A1417" s="19" t="s">
+        <v>685</v>
+      </c>
+      <c r="B1417" s="19"/>
+      <c r="C1417" s="19"/>
+      <c r="D1417" s="19"/>
+      <c r="E1417" s="19"/>
+    </row>
+    <row r="1418" spans="1:10">
+      <c r="A1418" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1418" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1418" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1418" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1418" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:10">
+      <c r="A1419" s="22">
+        <v>66843</v>
+      </c>
+      <c r="B1419" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1419" s="22" t="s">
+        <v>670</v>
+      </c>
+      <c r="D1419" s="23" t="s">
+        <v>684</v>
+      </c>
+      <c r="E1419" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:10">
+      <c r="A1421" s="9" t="s">
+        <v>686</v>
+      </c>
+      <c r="B1421" s="9"/>
+      <c r="C1421" s="9"/>
+      <c r="D1421" s="9"/>
+      <c r="E1421" s="9"/>
+      <c r="F1421" s="9"/>
+      <c r="G1421" s="9"/>
+      <c r="H1421" s="9"/>
+    </row>
+    <row r="1422" spans="1:10">
+      <c r="A1422" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1422" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1422" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1422" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1422" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1422" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1422" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1422" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:10">
+      <c r="A1423" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="B1423" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="C1423" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="D1423" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1423" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="F1423" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1423" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="H1423" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:10">
+      <c r="A1424" s="12" t="s">
+        <v>688</v>
+      </c>
+      <c r="B1424" s="13"/>
+      <c r="C1424" s="13"/>
+      <c r="D1424" s="13"/>
+      <c r="E1424" s="13"/>
+      <c r="F1424" s="13"/>
+      <c r="G1424" s="13"/>
+      <c r="H1424" s="13"/>
+    </row>
+    <row r="1426" spans="1:10">
+      <c r="A1426" s="14" t="s">
+        <v>689</v>
+      </c>
+      <c r="B1426" s="14"/>
+      <c r="C1426" s="14"/>
+    </row>
+    <row r="1427" spans="1:10">
+      <c r="A1427" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1427" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1427" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:10">
+      <c r="A1428" s="17" t="s">
+        <v>690</v>
+      </c>
+      <c r="B1428" s="17" t="s">
+        <v>676</v>
+      </c>
+      <c r="C1428" s="18" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:10">
+      <c r="A1430" s="19" t="s">
+        <v>692</v>
+      </c>
+      <c r="B1430" s="19"/>
+      <c r="C1430" s="19"/>
+      <c r="D1430" s="19"/>
+      <c r="E1430" s="19"/>
+    </row>
+    <row r="1431" spans="1:10">
+      <c r="A1431" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1431" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1431" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1431" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1431" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:10">
+      <c r="A1432" s="22">
+        <v>66844</v>
+      </c>
+      <c r="B1432" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1432" s="22" t="s">
+        <v>670</v>
+      </c>
+      <c r="D1432" s="23" t="s">
+        <v>691</v>
+      </c>
+      <c r="E1432" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:10">
+      <c r="A1434" s="9" t="s">
+        <v>693</v>
+      </c>
+      <c r="B1434" s="9"/>
+      <c r="C1434" s="9"/>
+      <c r="D1434" s="9"/>
+      <c r="E1434" s="9"/>
+      <c r="F1434" s="9"/>
+      <c r="G1434" s="9"/>
+      <c r="H1434" s="9"/>
+    </row>
+    <row r="1435" spans="1:10">
+      <c r="A1435" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1435" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1435" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1435" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1435" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1435" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1435" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1435" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:10">
+      <c r="A1436" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="B1436" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="C1436" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="D1436" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1436" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="F1436" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1436" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="H1436" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:10">
+      <c r="A1437" s="12" t="s">
         <v>695</v>
       </c>
-      <c r="C1410" s="3"/>
-      <c r="D1410" s="3" t="s">
+      <c r="B1437" s="13"/>
+      <c r="C1437" s="13"/>
+      <c r="D1437" s="13"/>
+      <c r="E1437" s="13"/>
+      <c r="F1437" s="13"/>
+      <c r="G1437" s="13"/>
+      <c r="H1437" s="13"/>
+    </row>
+    <row r="1439" spans="1:10">
+      <c r="A1439" s="14" t="s">
+        <v>696</v>
+      </c>
+      <c r="B1439" s="14"/>
+      <c r="C1439" s="14"/>
+    </row>
+    <row r="1440" spans="1:10">
+      <c r="A1440" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1440" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1440" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:10">
+      <c r="A1441" s="17" t="s">
+        <v>697</v>
+      </c>
+      <c r="B1441" s="17" t="s">
+        <v>676</v>
+      </c>
+      <c r="C1441" s="18" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:10">
+      <c r="A1443" s="19" t="s">
+        <v>699</v>
+      </c>
+      <c r="B1443" s="19"/>
+      <c r="C1443" s="19"/>
+      <c r="D1443" s="19"/>
+      <c r="E1443" s="19"/>
+    </row>
+    <row r="1444" spans="1:10">
+      <c r="A1444" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1444" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1444" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1444" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1444" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:10">
+      <c r="A1445" s="22">
+        <v>66915</v>
+      </c>
+      <c r="B1445" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1445" s="22" t="s">
+        <v>670</v>
+      </c>
+      <c r="D1445" s="23" t="s">
+        <v>698</v>
+      </c>
+      <c r="E1445" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:10">
+      <c r="A1447" s="9" t="s">
+        <v>700</v>
+      </c>
+      <c r="B1447" s="9"/>
+      <c r="C1447" s="9"/>
+      <c r="D1447" s="9"/>
+      <c r="E1447" s="9"/>
+      <c r="F1447" s="9"/>
+      <c r="G1447" s="9"/>
+      <c r="H1447" s="9"/>
+    </row>
+    <row r="1448" spans="1:10">
+      <c r="A1448" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1448" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1448" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1448" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1448" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1448" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1448" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1448" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:10">
+      <c r="A1449" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="B1449" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="C1449" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="D1449" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1449" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="F1449" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1449" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="H1449" s="6" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:10">
+      <c r="A1450" s="12" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1450" s="13"/>
+      <c r="C1450" s="13"/>
+      <c r="D1450" s="13"/>
+      <c r="E1450" s="13"/>
+      <c r="F1450" s="13"/>
+      <c r="G1450" s="13"/>
+      <c r="H1450" s="13"/>
+    </row>
+    <row r="1452" spans="1:10">
+      <c r="A1452" s="14" t="s">
+        <v>703</v>
+      </c>
+      <c r="B1452" s="14"/>
+      <c r="C1452" s="14"/>
+    </row>
+    <row r="1453" spans="1:10">
+      <c r="A1453" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1453" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1453" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:10">
+      <c r="A1454" s="17" t="s">
+        <v>704</v>
+      </c>
+      <c r="B1454" s="17" t="s">
+        <v>705</v>
+      </c>
+      <c r="C1454" s="18" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:10">
+      <c r="A1456" s="19" t="s">
+        <v>707</v>
+      </c>
+      <c r="B1456" s="19"/>
+      <c r="C1456" s="19"/>
+      <c r="D1456" s="19"/>
+      <c r="E1456" s="19"/>
+    </row>
+    <row r="1457" spans="1:10">
+      <c r="A1457" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1457" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1457" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1457" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1457" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:10">
+      <c r="A1458" s="22">
+        <v>66832</v>
+      </c>
+      <c r="B1458" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1458" s="22" t="s">
+        <v>670</v>
+      </c>
+      <c r="D1458" s="23" t="s">
+        <v>708</v>
+      </c>
+      <c r="E1458" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:10">
+      <c r="A1459" s="24">
+        <v>66835</v>
+      </c>
+      <c r="B1459" s="24" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1459" s="24" t="s">
+        <v>670</v>
+      </c>
+      <c r="D1459" s="25" t="s">
+        <v>709</v>
+      </c>
+      <c r="E1459" s="24" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:10">
+      <c r="A1461" s="9" t="s">
+        <v>710</v>
+      </c>
+      <c r="B1461" s="9"/>
+      <c r="C1461" s="9"/>
+      <c r="D1461" s="9"/>
+      <c r="E1461" s="9"/>
+      <c r="F1461" s="9"/>
+      <c r="G1461" s="9"/>
+      <c r="H1461" s="9"/>
+    </row>
+    <row r="1462" spans="1:10">
+      <c r="A1462" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1462" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1462" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1462" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1462" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1462" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1462" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1462" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:10">
+      <c r="A1463" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="B1463" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="C1463" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="D1463" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1463" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="F1463" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1463" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="H1463" s="6" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:10">
+      <c r="A1464" s="12" t="s">
+        <v>712</v>
+      </c>
+      <c r="B1464" s="13"/>
+      <c r="C1464" s="13"/>
+      <c r="D1464" s="13"/>
+      <c r="E1464" s="13"/>
+      <c r="F1464" s="13"/>
+      <c r="G1464" s="13"/>
+      <c r="H1464" s="13"/>
+    </row>
+    <row r="1466" spans="1:10">
+      <c r="A1466" s="14" t="s">
+        <v>713</v>
+      </c>
+      <c r="B1466" s="14"/>
+      <c r="C1466" s="14"/>
+    </row>
+    <row r="1467" spans="1:10">
+      <c r="A1467" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1467" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1467" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:10">
+      <c r="A1468" s="17" t="s">
+        <v>714</v>
+      </c>
+      <c r="B1468" s="17" t="s">
+        <v>705</v>
+      </c>
+      <c r="C1468" s="18" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:10">
+      <c r="A1470" s="19" t="s">
+        <v>716</v>
+      </c>
+      <c r="B1470" s="19"/>
+      <c r="C1470" s="19"/>
+      <c r="D1470" s="19"/>
+      <c r="E1470" s="19"/>
+    </row>
+    <row r="1471" spans="1:10">
+      <c r="A1471" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1471" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1471" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1471" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1471" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:10">
+      <c r="A1472" s="22">
+        <v>66839</v>
+      </c>
+      <c r="B1472" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1472" s="22" t="s">
+        <v>670</v>
+      </c>
+      <c r="D1472" s="23" t="s">
+        <v>715</v>
+      </c>
+      <c r="E1472" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:10">
+      <c r="A1474" s="9" t="s">
+        <v>717</v>
+      </c>
+      <c r="B1474" s="9"/>
+      <c r="C1474" s="9"/>
+      <c r="D1474" s="9"/>
+      <c r="E1474" s="9"/>
+      <c r="F1474" s="9"/>
+      <c r="G1474" s="9"/>
+      <c r="H1474" s="9"/>
+    </row>
+    <row r="1475" spans="1:10">
+      <c r="A1475" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1475" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1475" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1475" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1475" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1475" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1475" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1475" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:10">
+      <c r="A1476" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="B1476" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="C1476" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="D1476" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1476" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="F1476" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1476" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="H1476" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:10">
+      <c r="A1477" s="12" t="s">
+        <v>718</v>
+      </c>
+      <c r="B1477" s="13"/>
+      <c r="C1477" s="13"/>
+      <c r="D1477" s="13"/>
+      <c r="E1477" s="13"/>
+      <c r="F1477" s="13"/>
+      <c r="G1477" s="13"/>
+      <c r="H1477" s="13"/>
+    </row>
+    <row r="1479" spans="1:10">
+      <c r="A1479" s="14" t="s">
+        <v>719</v>
+      </c>
+      <c r="B1479" s="14"/>
+      <c r="C1479" s="14"/>
+    </row>
+    <row r="1480" spans="1:10">
+      <c r="A1480" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1480" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1480" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:10">
+      <c r="A1481" s="17" t="s">
+        <v>720</v>
+      </c>
+      <c r="B1481" s="17" t="s">
+        <v>676</v>
+      </c>
+      <c r="C1481" s="18" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:10">
+      <c r="A1483" s="19" t="s">
+        <v>722</v>
+      </c>
+      <c r="B1483" s="19"/>
+      <c r="C1483" s="19"/>
+      <c r="D1483" s="19"/>
+      <c r="E1483" s="19"/>
+    </row>
+    <row r="1484" spans="1:10">
+      <c r="A1484" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1484" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1484" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1484" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1484" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:10">
+      <c r="A1485" s="22">
+        <v>66926</v>
+      </c>
+      <c r="B1485" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1485" s="22" t="s">
+        <v>670</v>
+      </c>
+      <c r="D1485" s="23" t="s">
+        <v>721</v>
+      </c>
+      <c r="E1485" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:10">
+      <c r="A1488" s="7"/>
+    </row>
+    <row r="1490" spans="1:10">
+      <c r="A1490" s="2" t="s">
+        <v>723</v>
+      </c>
+      <c r="B1490" s="2"/>
+      <c r="C1490" s="2"/>
+      <c r="D1490" s="2"/>
+      <c r="E1490" s="2"/>
+      <c r="F1490" s="2"/>
+      <c r="G1490" s="2"/>
+      <c r="H1490" s="2"/>
+      <c r="I1490" s="2"/>
+      <c r="J1490" s="2"/>
+    </row>
+    <row r="1491" spans="1:10">
+      <c r="A1491" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1491" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1491" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1491" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1491" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1491" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1491" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1491" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1491" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1491" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:10">
+      <c r="A1492" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="B1492" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="C1492" s="3"/>
+      <c r="D1492" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E1410" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F1410" s="3" t="s">
+      <c r="E1492" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="F1492" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G1410" s="3" t="s">
-[...13 lines deleted...]
-      <c r="A1412" t="s">
+      <c r="G1492" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H1492" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I1492" s="6" t="s">
+        <v>500</v>
+      </c>
+      <c r="J1492" s="6" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:10">
+      <c r="A1494" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>725</v>
+      </c>
+      <c r="C1494" t="s">
         <v>20</v>
       </c>
-      <c r="B1412" t="s">
-[...8 lines deleted...]
-      <c r="E1412" t="s">
+      <c r="D1494" t="s">
+        <v>726</v>
+      </c>
+      <c r="E1494" t="s">
         <v>5</v>
       </c>
-      <c r="F1412" t="s">
+      <c r="F1494" t="s">
         <v>14</v>
       </c>
-      <c r="G1412" t="s">
+      <c r="G1494" t="s">
         <v>7</v>
       </c>
-      <c r="H1412" t="s">
+      <c r="H1494" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="1413" spans="1:10">
-      <c r="A1413" t="s">
+    <row r="1495" spans="1:10">
+      <c r="A1495" t="s">
         <v>9</v>
       </c>
-      <c r="B1413" t="s">
-[...2 lines deleted...]
-      <c r="C1413" t="s">
+      <c r="B1495" t="s">
+        <v>242</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1495" t="s">
+        <v>512</v>
+      </c>
+      <c r="E1495" t="s">
         <v>23</v>
       </c>
-      <c r="D1413" t="s">
-[...8 lines deleted...]
-      <c r="G1413" t="s">
+      <c r="F1495" t="s">
+        <v>513</v>
+      </c>
+      <c r="G1495" t="s">
         <v>8</v>
       </c>
-      <c r="H1413" t="s">
-[...1176 lines deleted...]
-      <c r="J1494" s="6"/>
+      <c r="H1495" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="1496" spans="1:10">
       <c r="A1496" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B1496" t="s">
-        <v>728</v>
+        <v>500</v>
       </c>
       <c r="C1496" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D1496" t="s">
-        <v>730</v>
+        <v>500</v>
       </c>
       <c r="E1496" t="s">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="F1496" t="s">
-        <v>729</v>
+        <v>27</v>
       </c>
       <c r="G1496" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="H1496" t="s">
-        <v>321</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1497" spans="1:10">
       <c r="A1497" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1497" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1497" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1497" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:10">
+      <c r="A1500" s="7"/>
+    </row>
+    <row r="1502" spans="1:10">
+      <c r="A1502" s="2" t="s">
+        <v>727</v>
+      </c>
+      <c r="B1502" s="2"/>
+      <c r="C1502" s="2"/>
+      <c r="D1502" s="2"/>
+      <c r="E1502" s="2"/>
+      <c r="F1502" s="2"/>
+      <c r="G1502" s="2"/>
+      <c r="H1502" s="2"/>
+      <c r="I1502" s="2"/>
+      <c r="J1502" s="2"/>
+    </row>
+    <row r="1503" spans="1:10">
+      <c r="A1503" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1503" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1503" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1503" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1503" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1503" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1503" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1503" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B1497" t="s">
-[...2 lines deleted...]
-      <c r="C1497" t="s">
+      <c r="I1503" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1503" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:10">
+      <c r="A1504" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="B1504" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="C1504" s="3"/>
+      <c r="D1504" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1504" s="3" t="s">
+        <v>730</v>
+      </c>
+      <c r="F1504" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="G1504" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H1504" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I1504" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="J1504" s="6"/>
+    </row>
+    <row r="1506" spans="1:10">
+      <c r="A1506" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>729</v>
+      </c>
+      <c r="C1506" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1506" t="s">
+        <v>731</v>
+      </c>
+      <c r="E1506" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1506" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1506" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1506" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:10">
+      <c r="A1507" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1507" t="s">
+        <v>512</v>
+      </c>
+      <c r="E1507" t="s">
         <v>23</v>
       </c>
-      <c r="D1497" t="s">
-[...8 lines deleted...]
-      <c r="G1497" t="s">
+      <c r="G1507" t="s">
         <v>8</v>
       </c>
-      <c r="H1497" t="s">
-[...124 lines deleted...]
-      <c r="J1506" s="6"/>
+      <c r="H1507" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="1508" spans="1:10">
       <c r="A1508" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B1508" t="s">
-        <v>732</v>
+        <v>307</v>
       </c>
       <c r="C1508" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D1508" t="s">
-        <v>734</v>
+        <v>27</v>
       </c>
       <c r="E1508" t="s">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="F1508" t="s">
-        <v>729</v>
+        <v>27</v>
       </c>
       <c r="G1508" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="H1508" t="s">
-        <v>321</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1509" spans="1:10">
       <c r="A1509" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1509" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1509" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1509" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1509" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:10">
+      <c r="A1512" s="7"/>
+    </row>
+    <row r="1514" spans="1:10">
+      <c r="A1514" s="2" t="s">
+        <v>732</v>
+      </c>
+      <c r="B1514" s="2"/>
+      <c r="C1514" s="2"/>
+      <c r="D1514" s="2"/>
+      <c r="E1514" s="2"/>
+      <c r="F1514" s="2"/>
+      <c r="G1514" s="2"/>
+      <c r="H1514" s="2"/>
+      <c r="I1514" s="2"/>
+      <c r="J1514" s="2"/>
+    </row>
+    <row r="1515" spans="1:10">
+      <c r="A1515" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1515" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1515" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1515" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1515" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1515" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1515" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1515" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B1509" t="s">
-[...2 lines deleted...]
-      <c r="C1509" t="s">
+      <c r="I1515" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1515" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:10">
+      <c r="A1516" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="B1516" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="C1516" s="3"/>
+      <c r="D1516" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1516" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="F1516" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="G1516" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H1516" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I1516" s="6" t="s">
+        <v>734</v>
+      </c>
+      <c r="J1516" s="6" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:10">
+      <c r="A1518" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>733</v>
+      </c>
+      <c r="C1518" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1518" t="s">
+        <v>731</v>
+      </c>
+      <c r="E1518" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1518" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1518" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1518" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:10">
+      <c r="A1519" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1519" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1519" t="s">
+        <v>512</v>
+      </c>
+      <c r="E1519" t="s">
         <v>23</v>
       </c>
-      <c r="D1509" t="s">
-[...8 lines deleted...]
-      <c r="G1509" t="s">
+      <c r="F1519" t="s">
+        <v>513</v>
+      </c>
+      <c r="G1519" t="s">
         <v>8</v>
       </c>
-      <c r="H1509" t="s">
-[...124 lines deleted...]
-      <c r="J1518" s="6"/>
+      <c r="H1519" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="1520" spans="1:10">
       <c r="A1520" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B1520" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="C1520" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D1520" t="s">
-        <v>738</v>
+        <v>734</v>
       </c>
       <c r="E1520" t="s">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="F1520" t="s">
-        <v>718</v>
+        <v>735</v>
       </c>
       <c r="G1520" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="H1520" t="s">
-        <v>321</v>
+        <v>735</v>
       </c>
     </row>
     <row r="1521" spans="1:10">
       <c r="A1521" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="B1521" t="s">
-        <v>16</v>
+        <v>735</v>
       </c>
       <c r="C1521" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="D1521" t="s">
+        <v>736</v>
+      </c>
+      <c r="E1521" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1521" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:10">
+      <c r="A1523" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1523" s="8"/>
+      <c r="C1523" s="8"/>
+      <c r="D1523" s="8"/>
+      <c r="E1523" s="8"/>
+      <c r="F1523" s="8"/>
+      <c r="G1523" s="8"/>
+      <c r="H1523" s="8"/>
+    </row>
+    <row r="1525" spans="1:10">
+      <c r="A1525" s="9" t="s">
+        <v>737</v>
+      </c>
+      <c r="B1525" s="9"/>
+      <c r="C1525" s="9"/>
+      <c r="D1525" s="9"/>
+      <c r="E1525" s="9"/>
+      <c r="F1525" s="9"/>
+      <c r="G1525" s="9"/>
+      <c r="H1525" s="9"/>
+    </row>
+    <row r="1526" spans="1:10">
+      <c r="A1526" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1526" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1526" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1526" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1526" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1526" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1526" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="E1521" t="s">
-[...5 lines deleted...]
-      <c r="G1521" t="s">
+      <c r="H1526" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:10">
+      <c r="A1527" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="B1527" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="C1527" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="D1527" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="E1527" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="F1527" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1527" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="H1527" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:10">
+      <c r="A1528" s="12" t="s">
+        <v>743</v>
+      </c>
+      <c r="B1528" s="13"/>
+      <c r="C1528" s="13"/>
+      <c r="D1528" s="13"/>
+      <c r="E1528" s="13"/>
+      <c r="F1528" s="13"/>
+      <c r="G1528" s="13"/>
+      <c r="H1528" s="13"/>
+    </row>
+    <row r="1530" spans="1:10">
+      <c r="A1530" s="14" t="s">
+        <v>744</v>
+      </c>
+      <c r="B1530" s="14"/>
+      <c r="C1530" s="14"/>
+    </row>
+    <row r="1531" spans="1:10">
+      <c r="A1531" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1531" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1531" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:10">
+      <c r="A1532" s="17" t="s">
+        <v>745</v>
+      </c>
+      <c r="B1532" s="17" t="s">
+        <v>705</v>
+      </c>
+      <c r="C1532" s="18" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:10">
+      <c r="A1534" s="19" t="s">
+        <v>747</v>
+      </c>
+      <c r="B1534" s="19"/>
+      <c r="C1534" s="19"/>
+      <c r="D1534" s="19"/>
+      <c r="E1534" s="19"/>
+    </row>
+    <row r="1535" spans="1:10">
+      <c r="A1535" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1535" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1535" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1535" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1535" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="H1521" t="s">
-[...13 lines deleted...]
-      <c r="D1522" t="s">
+    </row>
+    <row r="1536" spans="1:10">
+      <c r="A1536" s="22">
+        <v>18127</v>
+      </c>
+      <c r="B1536" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1536" s="22" t="s">
+        <v>738</v>
+      </c>
+      <c r="D1536" s="23" t="s">
+        <v>746</v>
+      </c>
+      <c r="E1536" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:10">
+      <c r="A1538" s="9" t="s">
+        <v>748</v>
+      </c>
+      <c r="B1538" s="9"/>
+      <c r="C1538" s="9"/>
+      <c r="D1538" s="9"/>
+      <c r="E1538" s="9"/>
+      <c r="F1538" s="9"/>
+      <c r="G1538" s="9"/>
+      <c r="H1538" s="9"/>
+    </row>
+    <row r="1539" spans="1:10">
+      <c r="A1539" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1539" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1539" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1539" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1539" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1539" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1539" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1539" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:10">
+      <c r="A1540" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="B1540" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="C1540" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="D1540" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="E1540" s="3" t="s">
+        <v>751</v>
+      </c>
+      <c r="F1540" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1540" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="H1540" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:10">
+      <c r="A1541" s="12" t="s">
+        <v>753</v>
+      </c>
+      <c r="B1541" s="13"/>
+      <c r="C1541" s="13"/>
+      <c r="D1541" s="13"/>
+      <c r="E1541" s="13"/>
+      <c r="F1541" s="13"/>
+      <c r="G1541" s="13"/>
+      <c r="H1541" s="13"/>
+    </row>
+    <row r="1543" spans="1:10">
+      <c r="A1543" s="14" t="s">
+        <v>754</v>
+      </c>
+      <c r="B1543" s="14"/>
+      <c r="C1543" s="14"/>
+    </row>
+    <row r="1544" spans="1:10">
+      <c r="A1544" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1544" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1544" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:10">
+      <c r="A1545" s="17" t="s">
+        <v>745</v>
+      </c>
+      <c r="B1545" s="17" t="s">
+        <v>705</v>
+      </c>
+      <c r="C1545" s="18" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:10">
+      <c r="A1547" s="19" t="s">
+        <v>756</v>
+      </c>
+      <c r="B1547" s="19"/>
+      <c r="C1547" s="19"/>
+      <c r="D1547" s="19"/>
+      <c r="E1547" s="19"/>
+    </row>
+    <row r="1548" spans="1:10">
+      <c r="A1548" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1548" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1548" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1548" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="E1522" t="s">
+      <c r="E1548" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:10">
+      <c r="A1549" s="22">
+        <v>66784</v>
+      </c>
+      <c r="B1549" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1549" s="22" t="s">
+        <v>749</v>
+      </c>
+      <c r="D1549" s="23" t="s">
+        <v>755</v>
+      </c>
+      <c r="E1549" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:10">
+      <c r="A1551" s="9" t="s">
+        <v>757</v>
+      </c>
+      <c r="B1551" s="9"/>
+      <c r="C1551" s="9"/>
+      <c r="D1551" s="9"/>
+      <c r="E1551" s="9"/>
+      <c r="F1551" s="9"/>
+      <c r="G1551" s="9"/>
+      <c r="H1551" s="9"/>
+    </row>
+    <row r="1552" spans="1:10">
+      <c r="A1552" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1552" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1552" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1552" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1552" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1552" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1552" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1552" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:10">
+      <c r="A1553" s="3" t="s">
+        <v>758</v>
+      </c>
+      <c r="B1553" s="3" t="s">
+        <v>759</v>
+      </c>
+      <c r="C1553" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="D1553" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="E1553" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="F1553" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="G1553" s="3" t="s">
+        <v>763</v>
+      </c>
+      <c r="H1553" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:10">
+      <c r="A1554" s="12" t="s">
+        <v>764</v>
+      </c>
+      <c r="B1554" s="13"/>
+      <c r="C1554" s="13"/>
+      <c r="D1554" s="13"/>
+      <c r="E1554" s="13"/>
+      <c r="F1554" s="13"/>
+      <c r="G1554" s="13"/>
+      <c r="H1554" s="13"/>
+    </row>
+    <row r="1556" spans="1:10">
+      <c r="A1556" s="14" t="s">
+        <v>765</v>
+      </c>
+      <c r="B1556" s="14"/>
+      <c r="C1556" s="14"/>
+    </row>
+    <row r="1557" spans="1:10">
+      <c r="A1557" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1557" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1557" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="F1522" t="s">
+    </row>
+    <row r="1558" spans="1:10">
+      <c r="A1558" s="17" t="s">
+        <v>766</v>
+      </c>
+      <c r="B1558" s="17" t="s">
+        <v>627</v>
+      </c>
+      <c r="C1558" s="18" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:10">
+      <c r="A1560" s="19" t="s">
+        <v>768</v>
+      </c>
+      <c r="B1560" s="19"/>
+      <c r="C1560" s="19"/>
+      <c r="D1560" s="19"/>
+      <c r="E1560" s="19"/>
+    </row>
+    <row r="1561" spans="1:10">
+      <c r="A1561" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1561" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1561" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1561" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="G1522" t="s">
-[...62 lines deleted...]
-      <c r="G1529" s="4" t="s">
+      <c r="E1561" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="H1529" s="4" t="s">
-[...73 lines deleted...]
-      <c r="D1533" t="s">
+    </row>
+    <row r="1562" spans="1:10">
+      <c r="A1562" s="22">
+        <v>66736</v>
+      </c>
+      <c r="B1562" s="22" t="s">
+        <v>627</v>
+      </c>
+      <c r="C1562" s="22" t="s">
+        <v>769</v>
+      </c>
+      <c r="D1562" s="23" t="s">
+        <v>767</v>
+      </c>
+      <c r="E1562" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:10">
+      <c r="A1564" s="9" t="s">
+        <v>770</v>
+      </c>
+      <c r="B1564" s="9"/>
+      <c r="C1564" s="9"/>
+      <c r="D1564" s="9"/>
+      <c r="E1564" s="9"/>
+      <c r="F1564" s="9"/>
+      <c r="G1564" s="9"/>
+      <c r="H1564" s="9"/>
+    </row>
+    <row r="1565" spans="1:10">
+      <c r="A1565" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1565" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1565" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1565" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1565" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1565" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1565" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="E1533" t="s">
-[...454 lines deleted...]
-        <v>11</v>
+      <c r="H1565" s="11" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="1566" spans="1:10">
       <c r="A1566" s="3" t="s">
-        <v>727</v>
+        <v>769</v>
       </c>
       <c r="B1566" s="3" t="s">
-        <v>747</v>
-[...1 lines deleted...]
-      <c r="C1566" s="3"/>
+        <v>759</v>
+      </c>
+      <c r="C1566" s="3" t="s">
+        <v>760</v>
+      </c>
       <c r="D1566" s="3" t="s">
-        <v>729</v>
+        <v>761</v>
       </c>
       <c r="E1566" s="3" t="s">
-        <v>319</v>
+        <v>762</v>
       </c>
       <c r="F1566" s="3" t="s">
-        <v>321</v>
+        <v>612</v>
       </c>
       <c r="G1566" s="3" t="s">
-        <v>320</v>
-[...10 lines deleted...]
-      <c r="A1568" t="s">
+        <v>771</v>
+      </c>
+      <c r="H1566" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:10">
+      <c r="A1567" s="12" t="s">
+        <v>764</v>
+      </c>
+      <c r="B1567" s="13"/>
+      <c r="C1567" s="13"/>
+      <c r="D1567" s="13"/>
+      <c r="E1567" s="13"/>
+      <c r="F1567" s="13"/>
+      <c r="G1567" s="13"/>
+      <c r="H1567" s="13"/>
+    </row>
+    <row r="1569" spans="1:10">
+      <c r="A1569" s="14" t="s">
+        <v>772</v>
+      </c>
+      <c r="B1569" s="14"/>
+      <c r="C1569" s="14"/>
+    </row>
+    <row r="1570" spans="1:10">
+      <c r="A1570" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1570" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1570" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:10">
+      <c r="A1571" s="17" t="s">
+        <v>773</v>
+      </c>
+      <c r="B1571" s="17" t="s">
+        <v>774</v>
+      </c>
+      <c r="C1571" s="18" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:10">
+      <c r="A1573" s="19" t="s">
+        <v>776</v>
+      </c>
+      <c r="B1573" s="19"/>
+      <c r="C1573" s="19"/>
+      <c r="D1573" s="19"/>
+      <c r="E1573" s="19"/>
+    </row>
+    <row r="1574" spans="1:10">
+      <c r="A1574" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1574" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1574" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1574" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1574" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:10">
+      <c r="A1575" s="22">
+        <v>66951</v>
+      </c>
+      <c r="B1575" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1575" s="22" t="s">
+        <v>769</v>
+      </c>
+      <c r="D1575" s="23" t="s">
+        <v>775</v>
+      </c>
+      <c r="E1575" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:10">
+      <c r="A1577" s="9" t="s">
+        <v>777</v>
+      </c>
+      <c r="B1577" s="9"/>
+      <c r="C1577" s="9"/>
+      <c r="D1577" s="9"/>
+      <c r="E1577" s="9"/>
+      <c r="F1577" s="9"/>
+      <c r="G1577" s="9"/>
+      <c r="H1577" s="9"/>
+    </row>
+    <row r="1578" spans="1:10">
+      <c r="A1578" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1578" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1578" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1578" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1578" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1578" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1578" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1578" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:10">
+      <c r="A1579" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="B1579" s="3" t="s">
+        <v>779</v>
+      </c>
+      <c r="C1579" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1579" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1579" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="F1579" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="G1579" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="H1579" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:10">
+      <c r="A1580" s="12" t="s">
+        <v>782</v>
+      </c>
+      <c r="B1580" s="13"/>
+      <c r="C1580" s="13"/>
+      <c r="D1580" s="13"/>
+      <c r="E1580" s="13"/>
+      <c r="F1580" s="13"/>
+      <c r="G1580" s="13"/>
+      <c r="H1580" s="13"/>
+    </row>
+    <row r="1582" spans="1:10">
+      <c r="A1582" s="14" t="s">
+        <v>783</v>
+      </c>
+      <c r="B1582" s="14"/>
+      <c r="C1582" s="14"/>
+    </row>
+    <row r="1583" spans="1:10">
+      <c r="A1583" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1583" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1583" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:10">
+      <c r="A1584" s="17" t="s">
+        <v>784</v>
+      </c>
+      <c r="B1584" s="17" t="s">
+        <v>774</v>
+      </c>
+      <c r="C1584" s="18" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:10">
+      <c r="A1586" s="19" t="s">
+        <v>786</v>
+      </c>
+      <c r="B1586" s="19"/>
+      <c r="C1586" s="19"/>
+      <c r="D1586" s="19"/>
+      <c r="E1586" s="19"/>
+    </row>
+    <row r="1587" spans="1:10">
+      <c r="A1587" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1587" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1587" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1587" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1587" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:10">
+      <c r="A1588" s="22">
+        <v>66743</v>
+      </c>
+      <c r="B1588" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1588" s="22" t="s">
+        <v>778</v>
+      </c>
+      <c r="D1588" s="23" t="s">
+        <v>785</v>
+      </c>
+      <c r="E1588" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:10">
+      <c r="A1590" s="9" t="s">
+        <v>787</v>
+      </c>
+      <c r="B1590" s="9"/>
+      <c r="C1590" s="9"/>
+      <c r="D1590" s="9"/>
+      <c r="E1590" s="9"/>
+      <c r="F1590" s="9"/>
+      <c r="G1590" s="9"/>
+      <c r="H1590" s="9"/>
+    </row>
+    <row r="1591" spans="1:10">
+      <c r="A1591" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1591" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1591" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1591" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1591" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1591" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1591" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1591" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:10">
+      <c r="A1592" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="B1592" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="C1592" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="D1592" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1592" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="F1592" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1592" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="H1592" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:10">
+      <c r="A1593" s="12" t="s">
+        <v>788</v>
+      </c>
+      <c r="B1593" s="13"/>
+      <c r="C1593" s="13"/>
+      <c r="D1593" s="13"/>
+      <c r="E1593" s="13"/>
+      <c r="F1593" s="13"/>
+      <c r="G1593" s="13"/>
+      <c r="H1593" s="13"/>
+    </row>
+    <row r="1595" spans="1:10">
+      <c r="A1595" s="14" t="s">
+        <v>789</v>
+      </c>
+      <c r="B1595" s="14"/>
+      <c r="C1595" s="14"/>
+    </row>
+    <row r="1596" spans="1:10">
+      <c r="A1596" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1596" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1596" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:10">
+      <c r="A1597" s="17" t="s">
+        <v>790</v>
+      </c>
+      <c r="B1597" s="17" t="s">
+        <v>244</v>
+      </c>
+      <c r="C1597" s="18" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:10">
+      <c r="A1599" s="19" t="s">
+        <v>792</v>
+      </c>
+      <c r="B1599" s="19"/>
+      <c r="C1599" s="19"/>
+      <c r="D1599" s="19"/>
+      <c r="E1599" s="19"/>
+    </row>
+    <row r="1600" spans="1:10">
+      <c r="A1600" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1600" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1600" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1600" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1600" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:10">
+      <c r="A1601" s="22">
+        <v>18063</v>
+      </c>
+      <c r="B1601" s="22" t="s">
+        <v>547</v>
+      </c>
+      <c r="C1601" s="22" t="s">
+        <v>570</v>
+      </c>
+      <c r="D1601" s="23" t="s">
+        <v>791</v>
+      </c>
+      <c r="E1601" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:10">
+      <c r="A1603" s="9" t="s">
+        <v>793</v>
+      </c>
+      <c r="B1603" s="9"/>
+      <c r="C1603" s="9"/>
+      <c r="D1603" s="9"/>
+      <c r="E1603" s="9"/>
+      <c r="F1603" s="9"/>
+      <c r="G1603" s="9"/>
+      <c r="H1603" s="9"/>
+    </row>
+    <row r="1604" spans="1:10">
+      <c r="A1604" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1604" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1604" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1604" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1604" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1604" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1604" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1604" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:10">
+      <c r="A1605" s="3" t="s">
+        <v>794</v>
+      </c>
+      <c r="B1605" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="C1605" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1605" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1605" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="F1605" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="G1605" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="H1605" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:10">
+      <c r="A1606" s="12" t="s">
+        <v>798</v>
+      </c>
+      <c r="B1606" s="13"/>
+      <c r="C1606" s="13"/>
+      <c r="D1606" s="13"/>
+      <c r="E1606" s="13"/>
+      <c r="F1606" s="13"/>
+      <c r="G1606" s="13"/>
+      <c r="H1606" s="13"/>
+    </row>
+    <row r="1608" spans="1:10">
+      <c r="A1608" s="14" t="s">
+        <v>799</v>
+      </c>
+      <c r="B1608" s="14"/>
+      <c r="C1608" s="14"/>
+    </row>
+    <row r="1609" spans="1:10">
+      <c r="A1609" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1609" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1609" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:10">
+      <c r="A1610" s="17" t="s">
+        <v>800</v>
+      </c>
+      <c r="B1610" s="17" t="s">
+        <v>644</v>
+      </c>
+      <c r="C1610" s="18" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:10">
+      <c r="A1612" s="19" t="s">
+        <v>802</v>
+      </c>
+      <c r="B1612" s="19"/>
+      <c r="C1612" s="19"/>
+      <c r="D1612" s="19"/>
+      <c r="E1612" s="19"/>
+    </row>
+    <row r="1613" spans="1:10">
+      <c r="A1613" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1613" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1613" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1613" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1613" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:10">
+      <c r="A1614" s="22">
+        <v>66758</v>
+      </c>
+      <c r="B1614" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1614" s="22" t="s">
+        <v>794</v>
+      </c>
+      <c r="D1614" s="23" t="s">
+        <v>801</v>
+      </c>
+      <c r="E1614" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:10">
+      <c r="A1616" s="9" t="s">
+        <v>803</v>
+      </c>
+      <c r="B1616" s="9"/>
+      <c r="C1616" s="9"/>
+      <c r="D1616" s="9"/>
+      <c r="E1616" s="9"/>
+      <c r="F1616" s="9"/>
+      <c r="G1616" s="9"/>
+      <c r="H1616" s="9"/>
+    </row>
+    <row r="1617" spans="1:10">
+      <c r="A1617" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1617" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1617" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1617" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1617" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1617" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1617" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1617" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:10">
+      <c r="A1618" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="B1618" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="C1618" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="D1618" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1618" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="F1618" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1618" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="H1618" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:10">
+      <c r="A1619" s="12" t="s">
+        <v>806</v>
+      </c>
+      <c r="B1619" s="13"/>
+      <c r="C1619" s="13"/>
+      <c r="D1619" s="13"/>
+      <c r="E1619" s="13"/>
+      <c r="F1619" s="13"/>
+      <c r="G1619" s="13"/>
+      <c r="H1619" s="13"/>
+    </row>
+    <row r="1621" spans="1:10">
+      <c r="A1621" s="14" t="s">
+        <v>807</v>
+      </c>
+      <c r="B1621" s="14"/>
+      <c r="C1621" s="14"/>
+    </row>
+    <row r="1622" spans="1:10">
+      <c r="A1622" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1622" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1622" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:10">
+      <c r="A1623" s="17" t="s">
+        <v>808</v>
+      </c>
+      <c r="B1623" s="17" t="s">
+        <v>627</v>
+      </c>
+      <c r="C1623" s="18" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:10">
+      <c r="A1625" s="19" t="s">
+        <v>810</v>
+      </c>
+      <c r="B1625" s="19"/>
+      <c r="C1625" s="19"/>
+      <c r="D1625" s="19"/>
+      <c r="E1625" s="19"/>
+    </row>
+    <row r="1626" spans="1:10">
+      <c r="A1626" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1626" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1626" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1626" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1626" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:10">
+      <c r="A1627" s="22">
+        <v>66767</v>
+      </c>
+      <c r="B1627" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1627" s="22" t="s">
+        <v>804</v>
+      </c>
+      <c r="D1627" s="23" t="s">
+        <v>809</v>
+      </c>
+      <c r="E1627" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:10">
+      <c r="A1629" s="9" t="s">
+        <v>811</v>
+      </c>
+      <c r="B1629" s="9"/>
+      <c r="C1629" s="9"/>
+      <c r="D1629" s="9"/>
+      <c r="E1629" s="9"/>
+      <c r="F1629" s="9"/>
+      <c r="G1629" s="9"/>
+      <c r="H1629" s="9"/>
+    </row>
+    <row r="1630" spans="1:10">
+      <c r="A1630" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1630" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1630" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1630" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1630" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1630" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1630" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1630" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:10">
+      <c r="A1631" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="B1631" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="C1631" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="D1631" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1631" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="F1631" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1631" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="H1631" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:10">
+      <c r="A1632" s="12" t="s">
+        <v>812</v>
+      </c>
+      <c r="B1632" s="13"/>
+      <c r="C1632" s="13"/>
+      <c r="D1632" s="13"/>
+      <c r="E1632" s="13"/>
+      <c r="F1632" s="13"/>
+      <c r="G1632" s="13"/>
+      <c r="H1632" s="13"/>
+    </row>
+    <row r="1634" spans="1:10">
+      <c r="A1634" s="14" t="s">
+        <v>813</v>
+      </c>
+      <c r="B1634" s="14"/>
+      <c r="C1634" s="14"/>
+    </row>
+    <row r="1635" spans="1:10">
+      <c r="A1635" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1635" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1635" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1636" spans="1:10">
+      <c r="A1636" s="17" t="s">
+        <v>814</v>
+      </c>
+      <c r="B1636" s="17" t="s">
+        <v>627</v>
+      </c>
+      <c r="C1636" s="18" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="1638" spans="1:10">
+      <c r="A1638" s="19" t="s">
+        <v>816</v>
+      </c>
+      <c r="B1638" s="19"/>
+      <c r="C1638" s="19"/>
+      <c r="D1638" s="19"/>
+      <c r="E1638" s="19"/>
+    </row>
+    <row r="1639" spans="1:10">
+      <c r="A1639" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1639" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1639" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1639" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1639" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1640" spans="1:10">
+      <c r="A1640" s="22">
+        <v>66771</v>
+      </c>
+      <c r="B1640" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1640" s="22" t="s">
+        <v>804</v>
+      </c>
+      <c r="D1640" s="23" t="s">
+        <v>815</v>
+      </c>
+      <c r="E1640" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1642" spans="1:10">
+      <c r="A1642" s="9" t="s">
+        <v>817</v>
+      </c>
+      <c r="B1642" s="9"/>
+      <c r="C1642" s="9"/>
+      <c r="D1642" s="9"/>
+      <c r="E1642" s="9"/>
+      <c r="F1642" s="9"/>
+      <c r="G1642" s="9"/>
+      <c r="H1642" s="9"/>
+    </row>
+    <row r="1643" spans="1:10">
+      <c r="A1643" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1643" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1643" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1643" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1643" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1643" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1643" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1643" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1644" spans="1:10">
+      <c r="A1644" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="B1644" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="C1644" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="D1644" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1644" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="F1644" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1644" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="H1644" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:10">
+      <c r="A1645" s="12" t="s">
+        <v>820</v>
+      </c>
+      <c r="B1645" s="13"/>
+      <c r="C1645" s="13"/>
+      <c r="D1645" s="13"/>
+      <c r="E1645" s="13"/>
+      <c r="F1645" s="13"/>
+      <c r="G1645" s="13"/>
+      <c r="H1645" s="13"/>
+    </row>
+    <row r="1647" spans="1:10">
+      <c r="A1647" s="14" t="s">
+        <v>821</v>
+      </c>
+      <c r="B1647" s="14"/>
+      <c r="C1647" s="14"/>
+    </row>
+    <row r="1648" spans="1:10">
+      <c r="A1648" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1648" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1648" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:10">
+      <c r="A1649" s="17" t="s">
+        <v>822</v>
+      </c>
+      <c r="B1649" s="17" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1649" s="18" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:10">
+      <c r="A1651" s="19" t="s">
+        <v>824</v>
+      </c>
+      <c r="B1651" s="19"/>
+      <c r="C1651" s="19"/>
+      <c r="D1651" s="19"/>
+      <c r="E1651" s="19"/>
+    </row>
+    <row r="1652" spans="1:10">
+      <c r="A1652" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1652" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1652" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1652" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1652" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1653" spans="1:10">
+      <c r="A1653" s="22">
+        <v>66734</v>
+      </c>
+      <c r="B1653" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1653" s="22" t="s">
+        <v>818</v>
+      </c>
+      <c r="D1653" s="23" t="s">
+        <v>823</v>
+      </c>
+      <c r="E1653" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:10">
+      <c r="A1655" s="9" t="s">
+        <v>825</v>
+      </c>
+      <c r="B1655" s="9"/>
+      <c r="C1655" s="9"/>
+      <c r="D1655" s="9"/>
+      <c r="E1655" s="9"/>
+      <c r="F1655" s="9"/>
+      <c r="G1655" s="9"/>
+      <c r="H1655" s="9"/>
+    </row>
+    <row r="1656" spans="1:10">
+      <c r="A1656" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1656" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1656" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1656" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1656" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1656" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1656" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1656" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:10">
+      <c r="A1657" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="B1657" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="C1657" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="D1657" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1657" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="F1657" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1657" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="H1657" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:10">
+      <c r="A1658" s="12" t="s">
+        <v>828</v>
+      </c>
+      <c r="B1658" s="13"/>
+      <c r="C1658" s="13"/>
+      <c r="D1658" s="13"/>
+      <c r="E1658" s="13"/>
+      <c r="F1658" s="13"/>
+      <c r="G1658" s="13"/>
+      <c r="H1658" s="13"/>
+    </row>
+    <row r="1660" spans="1:10">
+      <c r="A1660" s="14" t="s">
+        <v>829</v>
+      </c>
+      <c r="B1660" s="14"/>
+      <c r="C1660" s="14"/>
+    </row>
+    <row r="1661" spans="1:10">
+      <c r="A1661" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1661" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1661" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:10">
+      <c r="A1662" s="17" t="s">
+        <v>830</v>
+      </c>
+      <c r="B1662" s="17" t="s">
+        <v>831</v>
+      </c>
+      <c r="C1662" s="18" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:10">
+      <c r="A1664" s="19" t="s">
+        <v>833</v>
+      </c>
+      <c r="B1664" s="19"/>
+      <c r="C1664" s="19"/>
+      <c r="D1664" s="19"/>
+      <c r="E1664" s="19"/>
+    </row>
+    <row r="1665" spans="1:10">
+      <c r="A1665" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1665" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1665" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1665" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1665" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1666" spans="1:10">
+      <c r="A1666" s="22">
+        <v>18123</v>
+      </c>
+      <c r="B1666" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1666" s="22" t="s">
+        <v>826</v>
+      </c>
+      <c r="D1666" s="23" t="s">
+        <v>832</v>
+      </c>
+      <c r="E1666" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1668" spans="1:10">
+      <c r="A1668" s="9" t="s">
+        <v>834</v>
+      </c>
+      <c r="B1668" s="9"/>
+      <c r="C1668" s="9"/>
+      <c r="D1668" s="9"/>
+      <c r="E1668" s="9"/>
+      <c r="F1668" s="9"/>
+      <c r="G1668" s="9"/>
+      <c r="H1668" s="9"/>
+    </row>
+    <row r="1669" spans="1:10">
+      <c r="A1669" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1669" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1669" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1669" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1669" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1669" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1669" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1669" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1670" spans="1:10">
+      <c r="A1670" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="B1670" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="C1670" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="D1670" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1670" s="3" t="s">
+        <v>835</v>
+      </c>
+      <c r="F1670" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1670" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="H1670" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1671" spans="1:10">
+      <c r="A1671" s="12" t="s">
+        <v>836</v>
+      </c>
+      <c r="B1671" s="13"/>
+      <c r="C1671" s="13"/>
+      <c r="D1671" s="13"/>
+      <c r="E1671" s="13"/>
+      <c r="F1671" s="13"/>
+      <c r="G1671" s="13"/>
+      <c r="H1671" s="13"/>
+    </row>
+    <row r="1673" spans="1:10">
+      <c r="A1673" s="14" t="s">
+        <v>837</v>
+      </c>
+      <c r="B1673" s="14"/>
+      <c r="C1673" s="14"/>
+    </row>
+    <row r="1674" spans="1:10">
+      <c r="A1674" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1674" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1674" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1675" spans="1:10">
+      <c r="A1675" s="17" t="s">
+        <v>838</v>
+      </c>
+      <c r="B1675" s="17" t="s">
+        <v>831</v>
+      </c>
+      <c r="C1675" s="18" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="1677" spans="1:10">
+      <c r="A1677" s="19" t="s">
+        <v>840</v>
+      </c>
+      <c r="B1677" s="19"/>
+      <c r="C1677" s="19"/>
+      <c r="D1677" s="19"/>
+      <c r="E1677" s="19"/>
+    </row>
+    <row r="1678" spans="1:10">
+      <c r="A1678" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1678" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1678" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1678" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1678" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1679" spans="1:10">
+      <c r="A1679" s="22">
+        <v>66779</v>
+      </c>
+      <c r="B1679" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1679" s="22" t="s">
+        <v>826</v>
+      </c>
+      <c r="D1679" s="23" t="s">
+        <v>839</v>
+      </c>
+      <c r="E1679" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1681" spans="1:10">
+      <c r="A1681" s="9" t="s">
+        <v>841</v>
+      </c>
+      <c r="B1681" s="9"/>
+      <c r="C1681" s="9"/>
+      <c r="D1681" s="9"/>
+      <c r="E1681" s="9"/>
+      <c r="F1681" s="9"/>
+      <c r="G1681" s="9"/>
+      <c r="H1681" s="9"/>
+    </row>
+    <row r="1682" spans="1:10">
+      <c r="A1682" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1682" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1682" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1682" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1682" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1682" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1682" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1682" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1683" spans="1:10">
+      <c r="A1683" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="B1683" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="C1683" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="D1683" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1683" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="F1683" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1683" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="H1683" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:10">
+      <c r="A1684" s="12" t="s">
+        <v>842</v>
+      </c>
+      <c r="B1684" s="13"/>
+      <c r="C1684" s="13"/>
+      <c r="D1684" s="13"/>
+      <c r="E1684" s="13"/>
+      <c r="F1684" s="13"/>
+      <c r="G1684" s="13"/>
+      <c r="H1684" s="13"/>
+    </row>
+    <row r="1686" spans="1:10">
+      <c r="A1686" s="14" t="s">
+        <v>843</v>
+      </c>
+      <c r="B1686" s="14"/>
+      <c r="C1686" s="14"/>
+    </row>
+    <row r="1687" spans="1:10">
+      <c r="A1687" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1687" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1687" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1688" spans="1:10">
+      <c r="A1688" s="17" t="s">
+        <v>844</v>
+      </c>
+      <c r="B1688" s="17" t="s">
+        <v>831</v>
+      </c>
+      <c r="C1688" s="18" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="1690" spans="1:10">
+      <c r="A1690" s="19" t="s">
+        <v>846</v>
+      </c>
+      <c r="B1690" s="19"/>
+      <c r="C1690" s="19"/>
+      <c r="D1690" s="19"/>
+      <c r="E1690" s="19"/>
+    </row>
+    <row r="1691" spans="1:10">
+      <c r="A1691" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1691" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1691" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1691" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1691" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1692" spans="1:10">
+      <c r="A1692" s="22">
+        <v>66775</v>
+      </c>
+      <c r="B1692" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1692" s="22" t="s">
+        <v>826</v>
+      </c>
+      <c r="D1692" s="23" t="s">
+        <v>845</v>
+      </c>
+      <c r="E1692" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1694" spans="1:10">
+      <c r="A1694" s="9" t="s">
+        <v>847</v>
+      </c>
+      <c r="B1694" s="9"/>
+      <c r="C1694" s="9"/>
+      <c r="D1694" s="9"/>
+      <c r="E1694" s="9"/>
+      <c r="F1694" s="9"/>
+      <c r="G1694" s="9"/>
+      <c r="H1694" s="9"/>
+    </row>
+    <row r="1695" spans="1:10">
+      <c r="A1695" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1695" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1695" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1695" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1695" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1695" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1695" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1695" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1696" spans="1:10">
+      <c r="A1696" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="B1696" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="C1696" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="D1696" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1696" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="F1696" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="G1696" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="H1696" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1697" spans="1:10">
+      <c r="A1697" s="12" t="s">
+        <v>849</v>
+      </c>
+      <c r="B1697" s="13"/>
+      <c r="C1697" s="13"/>
+      <c r="D1697" s="13"/>
+      <c r="E1697" s="13"/>
+      <c r="F1697" s="13"/>
+      <c r="G1697" s="13"/>
+      <c r="H1697" s="13"/>
+    </row>
+    <row r="1699" spans="1:10">
+      <c r="A1699" s="14" t="s">
+        <v>850</v>
+      </c>
+      <c r="B1699" s="14"/>
+      <c r="C1699" s="14"/>
+    </row>
+    <row r="1700" spans="1:10">
+      <c r="A1700" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1700" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1700" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:10">
+      <c r="A1701" s="17" t="s">
+        <v>851</v>
+      </c>
+      <c r="B1701" s="17" t="s">
+        <v>644</v>
+      </c>
+      <c r="C1701" s="18" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:10">
+      <c r="A1703" s="19" t="s">
+        <v>853</v>
+      </c>
+      <c r="B1703" s="19"/>
+      <c r="C1703" s="19"/>
+      <c r="D1703" s="19"/>
+      <c r="E1703" s="19"/>
+    </row>
+    <row r="1704" spans="1:10">
+      <c r="A1704" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1704" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1704" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1704" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1704" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1705" spans="1:10">
+      <c r="A1705" s="22">
+        <v>66763</v>
+      </c>
+      <c r="B1705" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1705" s="22" t="s">
+        <v>804</v>
+      </c>
+      <c r="D1705" s="23" t="s">
+        <v>852</v>
+      </c>
+      <c r="E1705" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1707" spans="1:10">
+      <c r="A1707" s="9" t="s">
+        <v>854</v>
+      </c>
+      <c r="B1707" s="9"/>
+      <c r="C1707" s="9"/>
+      <c r="D1707" s="9"/>
+      <c r="E1707" s="9"/>
+      <c r="F1707" s="9"/>
+      <c r="G1707" s="9"/>
+      <c r="H1707" s="9"/>
+    </row>
+    <row r="1708" spans="1:10">
+      <c r="A1708" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1708" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1708" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1708" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1708" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1708" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1708" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1708" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1709" spans="1:10">
+      <c r="A1709" s="3" t="s">
+        <v>794</v>
+      </c>
+      <c r="B1709" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="C1709" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1709" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1709" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="F1709" s="3" t="s">
+        <v>855</v>
+      </c>
+      <c r="G1709" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="H1709" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:10">
+      <c r="A1710" s="12" t="s">
+        <v>857</v>
+      </c>
+      <c r="B1710" s="13"/>
+      <c r="C1710" s="13"/>
+      <c r="D1710" s="13"/>
+      <c r="E1710" s="13"/>
+      <c r="F1710" s="13"/>
+      <c r="G1710" s="13"/>
+      <c r="H1710" s="13"/>
+    </row>
+    <row r="1712" spans="1:10">
+      <c r="A1712" s="14" t="s">
+        <v>858</v>
+      </c>
+      <c r="B1712" s="14"/>
+      <c r="C1712" s="14"/>
+    </row>
+    <row r="1713" spans="1:10">
+      <c r="A1713" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1713" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1713" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1714" spans="1:10">
+      <c r="A1714" s="17" t="s">
+        <v>859</v>
+      </c>
+      <c r="B1714" s="17" t="s">
+        <v>705</v>
+      </c>
+      <c r="C1714" s="18" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="1716" spans="1:10">
+      <c r="A1716" s="19" t="s">
+        <v>861</v>
+      </c>
+      <c r="B1716" s="19"/>
+      <c r="C1716" s="19"/>
+      <c r="D1716" s="19"/>
+      <c r="E1716" s="19"/>
+    </row>
+    <row r="1717" spans="1:10">
+      <c r="A1717" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1717" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1717" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1717" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1717" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1718" spans="1:10">
+      <c r="A1718" s="22">
+        <v>66936</v>
+      </c>
+      <c r="B1718" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1718" s="22" t="s">
+        <v>794</v>
+      </c>
+      <c r="D1718" s="23" t="s">
+        <v>860</v>
+      </c>
+      <c r="E1718" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1720" spans="1:10">
+      <c r="A1720" s="9" t="s">
+        <v>862</v>
+      </c>
+      <c r="B1720" s="9"/>
+      <c r="C1720" s="9"/>
+      <c r="D1720" s="9"/>
+      <c r="E1720" s="9"/>
+      <c r="F1720" s="9"/>
+      <c r="G1720" s="9"/>
+      <c r="H1720" s="9"/>
+    </row>
+    <row r="1721" spans="1:10">
+      <c r="A1721" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1721" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1721" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1721" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1721" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1721" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="G1721" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1721" s="11" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1722" spans="1:10">
+      <c r="A1722" s="3" t="s">
+        <v>794</v>
+      </c>
+      <c r="B1722" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="C1722" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1722" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E1722" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="F1722" s="3" t="s">
+        <v>855</v>
+      </c>
+      <c r="G1722" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="H1722" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1723" spans="1:10">
+      <c r="A1723" s="12" t="s">
+        <v>863</v>
+      </c>
+      <c r="B1723" s="13"/>
+      <c r="C1723" s="13"/>
+      <c r="D1723" s="13"/>
+      <c r="E1723" s="13"/>
+      <c r="F1723" s="13"/>
+      <c r="G1723" s="13"/>
+      <c r="H1723" s="13"/>
+    </row>
+    <row r="1725" spans="1:10">
+      <c r="A1725" s="14" t="s">
+        <v>864</v>
+      </c>
+      <c r="B1725" s="14"/>
+      <c r="C1725" s="14"/>
+    </row>
+    <row r="1726" spans="1:10">
+      <c r="A1726" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1726" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1726" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1727" spans="1:10">
+      <c r="A1727" s="17" t="s">
+        <v>859</v>
+      </c>
+      <c r="B1727" s="17" t="s">
+        <v>705</v>
+      </c>
+      <c r="C1727" s="18" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="1729" spans="1:10">
+      <c r="A1729" s="19" t="s">
+        <v>866</v>
+      </c>
+      <c r="B1729" s="19"/>
+      <c r="C1729" s="19"/>
+      <c r="D1729" s="19"/>
+      <c r="E1729" s="19"/>
+    </row>
+    <row r="1730" spans="1:10">
+      <c r="A1730" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1730" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1730" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1730" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1730" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1731" spans="1:10">
+      <c r="A1731" s="22">
+        <v>66937</v>
+      </c>
+      <c r="B1731" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1731" s="22" t="s">
+        <v>794</v>
+      </c>
+      <c r="D1731" s="23" t="s">
+        <v>865</v>
+      </c>
+      <c r="E1731" s="22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1734" spans="1:10">
+      <c r="A1734" s="7"/>
+    </row>
+    <row r="1736" spans="1:10">
+      <c r="A1736" s="2" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1736" s="2"/>
+      <c r="C1736" s="2"/>
+      <c r="D1736" s="2"/>
+      <c r="E1736" s="2"/>
+      <c r="F1736" s="2"/>
+      <c r="G1736" s="2"/>
+      <c r="H1736" s="2"/>
+      <c r="I1736" s="2"/>
+      <c r="J1736" s="2"/>
+    </row>
+    <row r="1737" spans="1:10">
+      <c r="A1737" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1737" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1737" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1737" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1737" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1737" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1737" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1737" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1737" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1737" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:10">
+      <c r="A1738" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B1738" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="C1738" s="3"/>
+      <c r="D1738" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1738" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="F1738" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="G1738" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H1738" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I1738" s="6" t="s">
+        <v>869</v>
+      </c>
+      <c r="J1738" s="6" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="1740" spans="1:10">
+      <c r="A1740" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1740" t="s">
+        <v>868</v>
+      </c>
+      <c r="C1740" t="s">
         <v>20</v>
       </c>
-      <c r="B1568" t="s">
-[...8 lines deleted...]
-      <c r="E1568" t="s">
+      <c r="D1740" t="s">
+        <v>731</v>
+      </c>
+      <c r="E1740" t="s">
         <v>5</v>
       </c>
-      <c r="F1568" t="s">
-[...2 lines deleted...]
-      <c r="G1568" t="s">
+      <c r="F1740" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1740" t="s">
         <v>7</v>
       </c>
-      <c r="H1568" t="s">
-[...4 lines deleted...]
-      <c r="A1569" t="s">
+      <c r="H1740" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="1741" spans="1:10">
+      <c r="A1741" t="s">
         <v>9</v>
       </c>
-      <c r="B1569" t="s">
-[...2 lines deleted...]
-      <c r="C1569" t="s">
+      <c r="B1741" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1741" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1741" t="s">
+        <v>512</v>
+      </c>
+      <c r="E1741" t="s">
         <v>23</v>
       </c>
-      <c r="D1569" t="s">
-[...2 lines deleted...]
-      <c r="E1569" t="s">
+      <c r="F1741" t="s">
+        <v>513</v>
+      </c>
+      <c r="G1741" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1741" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="1742" spans="1:10">
+      <c r="A1742" t="s">
         <v>25</v>
       </c>
-      <c r="F1569" t="s">
+      <c r="B1742" t="s">
+        <v>869</v>
+      </c>
+      <c r="C1742" t="s">
         <v>26</v>
       </c>
-      <c r="G1569" t="s">
+      <c r="D1742" t="s">
+        <v>869</v>
+      </c>
+      <c r="E1742" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1742" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1742" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1742" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1743" spans="1:10">
+      <c r="A1743" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1743" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1743" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1743" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1743" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1743" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="1746" spans="1:10">
+      <c r="A1746" s="7"/>
+    </row>
+    <row r="1748" spans="1:10">
+      <c r="A1748" s="2" t="s">
+        <v>870</v>
+      </c>
+      <c r="B1748" s="2"/>
+      <c r="C1748" s="2"/>
+      <c r="D1748" s="2"/>
+      <c r="E1748" s="2"/>
+      <c r="F1748" s="2"/>
+      <c r="G1748" s="2"/>
+      <c r="H1748" s="2"/>
+      <c r="I1748" s="2"/>
+      <c r="J1748" s="2"/>
+    </row>
+    <row r="1749" spans="1:10">
+      <c r="A1749" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1749" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1749" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1749" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1749" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1749" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1749" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H1569" t="s">
-[...10 lines deleted...]
-      <c r="C1570" t="s">
+      <c r="H1749" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1749" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1749" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1750" spans="1:10">
+      <c r="A1750" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="B1750" s="3" t="s">
+        <v>872</v>
+      </c>
+      <c r="C1750" s="3"/>
+      <c r="D1750" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1750" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="F1750" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="G1750" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H1750" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I1750" s="6" t="s">
+        <v>873</v>
+      </c>
+      <c r="J1750" s="6"/>
+    </row>
+    <row r="1752" spans="1:10">
+      <c r="A1752" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1752" t="s">
+        <v>872</v>
+      </c>
+      <c r="C1752" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1752" t="s">
+        <v>874</v>
+      </c>
+      <c r="E1752" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1752" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1752" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1752" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:10">
+      <c r="A1753" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1753" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1753" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1753" t="s">
+        <v>512</v>
+      </c>
+      <c r="E1753" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1753" t="s">
+        <v>513</v>
+      </c>
+      <c r="G1753" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1753" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="1754" spans="1:10">
+      <c r="A1754" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1754" t="s">
+        <v>873</v>
+      </c>
+      <c r="C1754" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1754" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1754" t="s">
         <v>28</v>
       </c>
-      <c r="D1570" t="s">
+      <c r="F1754" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1754" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1754" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:10">
+      <c r="A1755" t="s">
         <v>30</v>
       </c>
-      <c r="E1570" t="s">
+      <c r="B1755" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1755" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1755" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1755" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1755" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="1758" spans="1:10">
+      <c r="A1758" s="7"/>
+    </row>
+    <row r="1760" spans="1:10">
+      <c r="A1760" s="2" t="s">
+        <v>875</v>
+      </c>
+      <c r="B1760" s="2"/>
+      <c r="C1760" s="2"/>
+      <c r="D1760" s="2"/>
+      <c r="E1760" s="2"/>
+      <c r="F1760" s="2"/>
+      <c r="G1760" s="2"/>
+      <c r="H1760" s="2"/>
+      <c r="I1760" s="2"/>
+      <c r="J1760" s="2"/>
+    </row>
+    <row r="1761" spans="1:10">
+      <c r="A1761" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1761" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1761" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1761" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1761" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1761" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1761" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1761" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1761" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1761" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1762" spans="1:10">
+      <c r="A1762" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="B1762" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="C1762" s="3"/>
+      <c r="D1762" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="E1762" s="3" t="s">
+        <v>730</v>
+      </c>
+      <c r="F1762" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G1762" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H1762" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="I1762" s="6" t="s">
+        <v>879</v>
+      </c>
+      <c r="J1762" s="6"/>
+    </row>
+    <row r="1764" spans="1:10">
+      <c r="A1764" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1764" t="s">
+        <v>877</v>
+      </c>
+      <c r="C1764" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1764" t="s">
+        <v>880</v>
+      </c>
+      <c r="E1764" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1764" t="s">
+        <v>878</v>
+      </c>
+      <c r="G1764" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1764" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="1765" spans="1:10">
+      <c r="A1765" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1765" t="s">
+        <v>223</v>
+      </c>
+      <c r="C1765" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1765" t="s">
+        <v>255</v>
+      </c>
+      <c r="E1765" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1765" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1765" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1765" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="1766" spans="1:10">
+      <c r="A1766" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1766" t="s">
+        <v>879</v>
+      </c>
+      <c r="C1766" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1766" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1766" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1766" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1766" t="s">
         <v>29</v>
       </c>
-      <c r="F1570" t="s">
+      <c r="H1766" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1767" spans="1:10">
+      <c r="A1767" t="s">
         <v>30</v>
       </c>
-      <c r="G1570" t="s">
+      <c r="B1767" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1767" t="s">
         <v>31</v>
       </c>
-      <c r="H1570" t="s">
+      <c r="D1767" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1767" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1767" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1770" spans="1:10">
+      <c r="A1770" s="7"/>
+    </row>
+    <row r="1772" spans="1:10">
+      <c r="A1772" s="2" t="s">
+        <v>875</v>
+      </c>
+      <c r="B1772" s="2"/>
+      <c r="C1772" s="2"/>
+      <c r="D1772" s="2"/>
+      <c r="E1772" s="2"/>
+      <c r="F1772" s="2"/>
+      <c r="G1772" s="2"/>
+      <c r="H1772" s="2"/>
+      <c r="I1772" s="2"/>
+      <c r="J1772" s="2"/>
+    </row>
+    <row r="1773" spans="1:10">
+      <c r="A1773" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1773" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1773" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1773" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1773" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1773" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1773" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1773" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1773" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1773" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1774" spans="1:10">
+      <c r="A1774" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="B1774" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="C1774" s="3"/>
+      <c r="D1774" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="E1774" s="3" t="s">
+        <v>730</v>
+      </c>
+      <c r="F1774" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G1774" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H1774" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="I1774" s="6" t="s">
+        <v>882</v>
+      </c>
+      <c r="J1774" s="6"/>
+    </row>
+    <row r="1776" spans="1:10">
+      <c r="A1776" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1776" t="s">
+        <v>877</v>
+      </c>
+      <c r="C1776" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1776" t="s">
+        <v>883</v>
+      </c>
+      <c r="E1776" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1776" t="s">
+        <v>881</v>
+      </c>
+      <c r="G1776" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1776" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:10">
+      <c r="A1777" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1777" t="s">
+        <v>223</v>
+      </c>
+      <c r="C1777" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1777" t="s">
+        <v>255</v>
+      </c>
+      <c r="E1777" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1777" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1777" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1777" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:10">
+      <c r="A1778" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1778" t="s">
+        <v>882</v>
+      </c>
+      <c r="C1778" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1778" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1778" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1778" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1778" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1778" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1779" spans="1:10">
+      <c r="A1779" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A1571" t="s">
+      <c r="B1779" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1779" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1779" t="s">
         <v>32</v>
       </c>
-      <c r="B1571" t="s">
+      <c r="E1779" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1779" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1782" spans="1:10">
+      <c r="A1782" s="7"/>
+    </row>
+    <row r="1784" spans="1:10">
+      <c r="A1784" s="2" t="s">
+        <v>884</v>
+      </c>
+      <c r="B1784" s="2"/>
+      <c r="C1784" s="2"/>
+      <c r="D1784" s="2"/>
+      <c r="E1784" s="2"/>
+      <c r="F1784" s="2"/>
+      <c r="G1784" s="2"/>
+      <c r="H1784" s="2"/>
+      <c r="I1784" s="2"/>
+      <c r="J1784" s="2"/>
+    </row>
+    <row r="1785" spans="1:10">
+      <c r="A1785" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1785" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1785" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1785" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1785" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1785" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1785" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1785" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1785" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1785" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1786" spans="1:10">
+      <c r="A1786" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B1786" s="3" t="s">
+        <v>885</v>
+      </c>
+      <c r="C1786" s="3"/>
+      <c r="D1786" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="E1786" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="F1786" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G1786" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H1786" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="I1786" s="6" t="s">
+        <v>888</v>
+      </c>
+      <c r="J1786" s="6"/>
+    </row>
+    <row r="1788" spans="1:10">
+      <c r="A1788" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1788" t="s">
+        <v>885</v>
+      </c>
+      <c r="C1788" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1788" t="s">
+        <v>889</v>
+      </c>
+      <c r="E1788" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1788" t="s">
+        <v>886</v>
+      </c>
+      <c r="G1788" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1788" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="1789" spans="1:10">
+      <c r="A1789" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1789" t="s">
+        <v>223</v>
+      </c>
+      <c r="C1789" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1789" t="s">
+        <v>255</v>
+      </c>
+      <c r="E1789" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1789" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1789" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1789" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="1790" spans="1:10">
+      <c r="A1790" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1790" t="s">
+        <v>888</v>
+      </c>
+      <c r="C1790" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1790" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1790" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1790" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1790" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1790" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1791" spans="1:10">
+      <c r="A1791" t="s">
         <v>30</v>
       </c>
-      <c r="C1571" t="s">
-[...5 lines deleted...]
-      <c r="E1571" t="s">
+      <c r="B1791" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1791" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1791" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1791" t="s">
         <v>6</v>
       </c>
-      <c r="F1571" t="s">
-[...21 lines deleted...]
-      <c r="A1577" s="4" t="s">
+      <c r="F1791" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="1794" spans="1:10">
+      <c r="A1794" s="7"/>
+    </row>
+    <row r="1796" spans="1:10">
+      <c r="A1796" s="2" t="s">
+        <v>890</v>
+      </c>
+      <c r="B1796" s="2"/>
+      <c r="C1796" s="2"/>
+      <c r="D1796" s="2"/>
+      <c r="E1796" s="2"/>
+      <c r="F1796" s="2"/>
+      <c r="G1796" s="2"/>
+      <c r="H1796" s="2"/>
+      <c r="I1796" s="2"/>
+      <c r="J1796" s="2"/>
+    </row>
+    <row r="1797" spans="1:10">
+      <c r="A1797" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B1577" s="4" t="s">
+      <c r="B1797" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C1577" s="4" t="s">
+      <c r="C1797" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D1577" s="4" t="s">
+      <c r="D1797" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E1577" s="4" t="s">
+      <c r="E1797" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F1577" s="4" t="s">
+      <c r="F1797" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G1577" s="4" t="s">
+      <c r="G1797" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H1577" s="4" t="s">
+      <c r="H1797" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I1577" s="5" t="s">
+      <c r="I1797" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J1577" s="5" t="s">
+      <c r="J1797" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="1578" spans="1:10">
-[...28 lines deleted...]
-      <c r="A1580" t="s">
+    <row r="1798" spans="1:10">
+      <c r="A1798" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="B1798" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="C1798" s="3"/>
+      <c r="D1798" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="E1798" s="3" t="s">
+        <v>730</v>
+      </c>
+      <c r="F1798" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G1798" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H1798" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="I1798" s="6" t="s">
+        <v>893</v>
+      </c>
+      <c r="J1798" s="6"/>
+    </row>
+    <row r="1800" spans="1:10">
+      <c r="A1800" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1800" t="s">
+        <v>892</v>
+      </c>
+      <c r="C1800" t="s">
         <v>20</v>
       </c>
-      <c r="B1580" t="s">
-[...8 lines deleted...]
-      <c r="E1580" t="s">
+      <c r="D1800" t="s">
+        <v>894</v>
+      </c>
+      <c r="E1800" t="s">
         <v>5</v>
       </c>
-      <c r="F1580" t="s">
-[...2 lines deleted...]
-      <c r="G1580" t="s">
+      <c r="F1800" t="s">
+        <v>891</v>
+      </c>
+      <c r="G1800" t="s">
         <v>7</v>
       </c>
-      <c r="H1580" t="s">
-[...4 lines deleted...]
-      <c r="A1581" t="s">
+      <c r="H1800" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="1801" spans="1:10">
+      <c r="A1801" t="s">
         <v>9</v>
       </c>
-      <c r="B1581" t="s">
-[...2 lines deleted...]
-      <c r="C1581" t="s">
+      <c r="B1801" t="s">
+        <v>223</v>
+      </c>
+      <c r="C1801" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1801" t="s">
+        <v>255</v>
+      </c>
+      <c r="E1801" t="s">
         <v>23</v>
       </c>
-      <c r="D1581" t="s">
-[...2 lines deleted...]
-      <c r="E1581" t="s">
+      <c r="F1801" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1801" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1801" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="1802" spans="1:10">
+      <c r="A1802" t="s">
         <v>25</v>
       </c>
-      <c r="F1581" t="s">
+      <c r="B1802" t="s">
+        <v>893</v>
+      </c>
+      <c r="C1802" t="s">
         <v>26</v>
       </c>
-      <c r="G1581" t="s">
+      <c r="D1802" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1802" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1802" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1802" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1802" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1803" spans="1:10">
+      <c r="A1803" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1803" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1803" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1803" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1803" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1803" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1806" spans="1:10">
+      <c r="A1806" s="7"/>
+    </row>
+    <row r="1808" spans="1:10">
+      <c r="A1808" s="2" t="s">
+        <v>895</v>
+      </c>
+      <c r="B1808" s="2"/>
+      <c r="C1808" s="2"/>
+      <c r="D1808" s="2"/>
+      <c r="E1808" s="2"/>
+      <c r="F1808" s="2"/>
+      <c r="G1808" s="2"/>
+      <c r="H1808" s="2"/>
+      <c r="I1808" s="2"/>
+      <c r="J1808" s="2"/>
+    </row>
+    <row r="1809" spans="1:10">
+      <c r="A1809" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1809" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1809" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1809" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1809" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1809" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1809" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H1581" t="s">
-[...10 lines deleted...]
-      <c r="C1582" t="s">
+      <c r="H1809" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1809" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1809" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1810" spans="1:10">
+      <c r="A1810" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B1810" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="C1810" s="3"/>
+      <c r="D1810" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1810" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="F1810" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="G1810" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H1810" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="I1810" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="J1810" s="6" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="1812" spans="1:10">
+      <c r="A1812" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1812" t="s">
+        <v>896</v>
+      </c>
+      <c r="C1812" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1812" t="s">
+        <v>898</v>
+      </c>
+      <c r="E1812" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1812" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1812" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1812" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="1813" spans="1:10">
+      <c r="A1813" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1813" t="s">
+        <v>225</v>
+      </c>
+      <c r="C1813" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1813" t="s">
+        <v>228</v>
+      </c>
+      <c r="E1813" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1813" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1813" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1813" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="1814" spans="1:10">
+      <c r="A1814" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1814" t="s">
+        <v>307</v>
+      </c>
+      <c r="C1814" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1814" t="s">
+        <v>307</v>
+      </c>
+      <c r="E1814" t="s">
         <v>28</v>
       </c>
-      <c r="D1582" t="s">
+      <c r="F1814" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1814" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1814" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1815" spans="1:10">
+      <c r="A1815" t="s">
         <v>30</v>
       </c>
-      <c r="E1582" t="s">
+      <c r="B1815" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1815" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1815" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1815" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1815" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="1818" spans="1:10">
+      <c r="A1818" s="7"/>
+    </row>
+    <row r="1820" spans="1:10">
+      <c r="A1820" s="2" t="s">
+        <v>899</v>
+      </c>
+      <c r="B1820" s="2"/>
+      <c r="C1820" s="2"/>
+      <c r="D1820" s="2"/>
+      <c r="E1820" s="2"/>
+      <c r="F1820" s="2"/>
+      <c r="G1820" s="2"/>
+      <c r="H1820" s="2"/>
+      <c r="I1820" s="2"/>
+      <c r="J1820" s="2"/>
+    </row>
+    <row r="1821" spans="1:10">
+      <c r="A1821" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1821" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1821" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1821" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1821" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1821" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1821" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1821" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1821" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1821" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1822" spans="1:10">
+      <c r="A1822" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="B1822" s="3" t="s">
+        <v>901</v>
+      </c>
+      <c r="C1822" s="3"/>
+      <c r="D1822" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="E1822" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="F1822" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G1822" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H1822" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="I1822" s="6" t="s">
+        <v>879</v>
+      </c>
+      <c r="J1822" s="6"/>
+    </row>
+    <row r="1824" spans="1:10">
+      <c r="A1824" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1824" t="s">
+        <v>901</v>
+      </c>
+      <c r="C1824" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1824" t="s">
+        <v>903</v>
+      </c>
+      <c r="E1824" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1824" t="s">
+        <v>902</v>
+      </c>
+      <c r="G1824" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1824" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="1825" spans="1:10">
+      <c r="A1825" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1825" t="s">
+        <v>223</v>
+      </c>
+      <c r="C1825" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1825" t="s">
+        <v>255</v>
+      </c>
+      <c r="E1825" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1825" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1825" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1825" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="1826" spans="1:10">
+      <c r="A1826" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1826" t="s">
+        <v>879</v>
+      </c>
+      <c r="C1826" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1826" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1826" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1826" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1826" t="s">
         <v>29</v>
       </c>
-      <c r="F1582" t="s">
+      <c r="H1826" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1827" spans="1:10">
+      <c r="A1827" t="s">
         <v>30</v>
       </c>
-      <c r="G1582" t="s">
+      <c r="B1827" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1827" t="s">
         <v>31</v>
       </c>
-      <c r="H1582" t="s">
+      <c r="D1827" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1827" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1827" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="1830" spans="1:10">
+      <c r="A1830" s="7"/>
+    </row>
+    <row r="1832" spans="1:10">
+      <c r="A1832" s="2" t="s">
+        <v>904</v>
+      </c>
+      <c r="B1832" s="2"/>
+      <c r="C1832" s="2"/>
+      <c r="D1832" s="2"/>
+      <c r="E1832" s="2"/>
+      <c r="F1832" s="2"/>
+      <c r="G1832" s="2"/>
+      <c r="H1832" s="2"/>
+      <c r="I1832" s="2"/>
+      <c r="J1832" s="2"/>
+    </row>
+    <row r="1833" spans="1:10">
+      <c r="A1833" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1833" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1833" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1833" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1833" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1833" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1833" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1833" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1833" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1833" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1834" spans="1:10">
+      <c r="A1834" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="B1834" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="C1834" s="3"/>
+      <c r="D1834" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="E1834" s="3" t="s">
+        <v>730</v>
+      </c>
+      <c r="F1834" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G1834" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H1834" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="I1834" s="6" t="s">
+        <v>906</v>
+      </c>
+      <c r="J1834" s="6"/>
+    </row>
+    <row r="1836" spans="1:10">
+      <c r="A1836" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1836" t="s">
+        <v>905</v>
+      </c>
+      <c r="C1836" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1836" t="s">
+        <v>907</v>
+      </c>
+      <c r="E1836" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1836" t="s">
+        <v>902</v>
+      </c>
+      <c r="G1836" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1836" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="1837" spans="1:10">
+      <c r="A1837" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1837" t="s">
+        <v>223</v>
+      </c>
+      <c r="C1837" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1837" t="s">
+        <v>255</v>
+      </c>
+      <c r="E1837" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1837" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1837" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1837" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="1838" spans="1:10">
+      <c r="A1838" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1838" t="s">
+        <v>906</v>
+      </c>
+      <c r="C1838" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1838" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1838" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1838" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1838" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1838" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1839" spans="1:10">
+      <c r="A1839" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A1583" t="s">
+      <c r="B1839" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1839" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1839" t="s">
         <v>32</v>
       </c>
-      <c r="B1583" t="s">
+      <c r="E1839" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1839" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1842" spans="1:10">
+      <c r="A1842" s="7"/>
+    </row>
+    <row r="1844" spans="1:10">
+      <c r="A1844" s="2" t="s">
+        <v>908</v>
+      </c>
+      <c r="B1844" s="2"/>
+      <c r="C1844" s="2"/>
+      <c r="D1844" s="2"/>
+      <c r="E1844" s="2"/>
+      <c r="F1844" s="2"/>
+      <c r="G1844" s="2"/>
+      <c r="H1844" s="2"/>
+      <c r="I1844" s="2"/>
+      <c r="J1844" s="2"/>
+    </row>
+    <row r="1845" spans="1:10">
+      <c r="A1845" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1845" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1845" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1845" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1845" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1845" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1845" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1845" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1845" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1845" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1846" spans="1:10">
+      <c r="A1846" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="B1846" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="C1846" s="3"/>
+      <c r="D1846" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="E1846" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="F1846" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G1846" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H1846" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="I1846" s="6" t="s">
+        <v>910</v>
+      </c>
+      <c r="J1846" s="6"/>
+    </row>
+    <row r="1848" spans="1:10">
+      <c r="A1848" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1848" t="s">
+        <v>909</v>
+      </c>
+      <c r="C1848" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1848" t="s">
+        <v>911</v>
+      </c>
+      <c r="E1848" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1848" t="s">
+        <v>891</v>
+      </c>
+      <c r="G1848" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1848" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="1849" spans="1:10">
+      <c r="A1849" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1849" t="s">
+        <v>223</v>
+      </c>
+      <c r="C1849" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1849" t="s">
+        <v>255</v>
+      </c>
+      <c r="E1849" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1849" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1849" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1849" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="1850" spans="1:10">
+      <c r="A1850" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1850" t="s">
+        <v>910</v>
+      </c>
+      <c r="C1850" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1850" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1850" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1850" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1850" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1850" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1851" spans="1:10">
+      <c r="A1851" t="s">
         <v>30</v>
       </c>
-      <c r="C1583" t="s">
-[...5 lines deleted...]
-      <c r="E1583" t="s">
+      <c r="B1851" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1851" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1851" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1851" t="s">
         <v>6</v>
       </c>
-      <c r="F1583" t="s">
-        <v>752</v>
+      <c r="F1851" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="1854" spans="1:10">
+      <c r="A1854" s="7"/>
+    </row>
+    <row r="1856" spans="1:10">
+      <c r="A1856" s="2" t="s">
+        <v>912</v>
+      </c>
+      <c r="B1856" s="2"/>
+      <c r="C1856" s="2"/>
+      <c r="D1856" s="2"/>
+      <c r="E1856" s="2"/>
+      <c r="F1856" s="2"/>
+      <c r="G1856" s="2"/>
+      <c r="H1856" s="2"/>
+      <c r="I1856" s="2"/>
+      <c r="J1856" s="2"/>
+    </row>
+    <row r="1857" spans="1:10">
+      <c r="A1857" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1857" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1857" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1857" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1857" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1857" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1857" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1857" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1857" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1857" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1858" spans="1:10">
+      <c r="A1858" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="B1858" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="C1858" s="3"/>
+      <c r="D1858" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="E1858" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="F1858" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G1858" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H1858" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="I1858" s="6" t="s">
+        <v>914</v>
+      </c>
+      <c r="J1858" s="6"/>
+    </row>
+    <row r="1860" spans="1:10">
+      <c r="A1860" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1860" t="s">
+        <v>913</v>
+      </c>
+      <c r="C1860" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1860" t="s">
+        <v>915</v>
+      </c>
+      <c r="E1860" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1860" t="s">
+        <v>902</v>
+      </c>
+      <c r="G1860" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1860" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="1861" spans="1:10">
+      <c r="A1861" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1861" t="s">
+        <v>223</v>
+      </c>
+      <c r="C1861" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1861" t="s">
+        <v>255</v>
+      </c>
+      <c r="E1861" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1861" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1861" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1861" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="1862" spans="1:10">
+      <c r="A1862" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1862" t="s">
+        <v>914</v>
+      </c>
+      <c r="C1862" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1862" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1862" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1862" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1862" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1862" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1863" spans="1:10">
+      <c r="A1863" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1863" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1863" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1863" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1863" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1863" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="1866" spans="1:10">
+      <c r="A1866" s="7"/>
+    </row>
+    <row r="1868" spans="1:10">
+      <c r="A1868" s="2" t="s">
+        <v>912</v>
+      </c>
+      <c r="B1868" s="2"/>
+      <c r="C1868" s="2"/>
+      <c r="D1868" s="2"/>
+      <c r="E1868" s="2"/>
+      <c r="F1868" s="2"/>
+      <c r="G1868" s="2"/>
+      <c r="H1868" s="2"/>
+      <c r="I1868" s="2"/>
+      <c r="J1868" s="2"/>
+    </row>
+    <row r="1869" spans="1:10">
+      <c r="A1869" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1869" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1869" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1869" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1869" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1869" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1869" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1869" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1869" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1869" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1870" spans="1:10">
+      <c r="A1870" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="B1870" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="C1870" s="3"/>
+      <c r="D1870" s="3" t="s">
+        <v>916</v>
+      </c>
+      <c r="E1870" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="F1870" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G1870" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H1870" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="I1870" s="6" t="s">
+        <v>917</v>
+      </c>
+      <c r="J1870" s="6"/>
+    </row>
+    <row r="1872" spans="1:10">
+      <c r="A1872" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1872" t="s">
+        <v>913</v>
+      </c>
+      <c r="C1872" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1872" t="s">
+        <v>918</v>
+      </c>
+      <c r="E1872" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1872" t="s">
+        <v>916</v>
+      </c>
+      <c r="G1872" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1872" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="1873" spans="1:10">
+      <c r="A1873" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1873" t="s">
+        <v>223</v>
+      </c>
+      <c r="C1873" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1873" t="s">
+        <v>255</v>
+      </c>
+      <c r="E1873" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1873" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1873" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1873" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="1874" spans="1:10">
+      <c r="A1874" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1874" t="s">
+        <v>917</v>
+      </c>
+      <c r="C1874" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1874" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1874" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1874" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1874" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1874" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1875" spans="1:10">
+      <c r="A1875" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1875" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1875" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1875" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1875" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1875" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="1878" spans="1:10">
+      <c r="A1878" s="7"/>
+    </row>
+    <row r="1880" spans="1:10">
+      <c r="A1880" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="B1880" s="2"/>
+      <c r="C1880" s="2"/>
+      <c r="D1880" s="2"/>
+      <c r="E1880" s="2"/>
+      <c r="F1880" s="2"/>
+      <c r="G1880" s="2"/>
+      <c r="H1880" s="2"/>
+      <c r="I1880" s="2"/>
+      <c r="J1880" s="2"/>
+    </row>
+    <row r="1881" spans="1:10">
+      <c r="A1881" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1881" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1881" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1881" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1881" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1881" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1881" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1881" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1881" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1881" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1882" spans="1:10">
+      <c r="A1882" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="B1882" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="C1882" s="3"/>
+      <c r="D1882" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="E1882" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="F1882" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G1882" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H1882" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="I1882" s="6" t="s">
+        <v>879</v>
+      </c>
+      <c r="J1882" s="6"/>
+    </row>
+    <row r="1884" spans="1:10">
+      <c r="A1884" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1884" t="s">
+        <v>920</v>
+      </c>
+      <c r="C1884" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1884" t="s">
+        <v>921</v>
+      </c>
+      <c r="E1884" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1884" t="s">
+        <v>902</v>
+      </c>
+      <c r="G1884" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1884" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="1885" spans="1:10">
+      <c r="A1885" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1885" t="s">
+        <v>223</v>
+      </c>
+      <c r="C1885" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1885" t="s">
+        <v>255</v>
+      </c>
+      <c r="E1885" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1885" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1885" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1885" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="1886" spans="1:10">
+      <c r="A1886" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1886" t="s">
+        <v>879</v>
+      </c>
+      <c r="C1886" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1886" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1886" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1886" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1886" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1886" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1887" spans="1:10">
+      <c r="A1887" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1887" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1887" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1887" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1887" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1887" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="1890" spans="1:10">
+      <c r="A1890" s="7"/>
+    </row>
+    <row r="1892" spans="1:10">
+      <c r="A1892" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="B1892" s="2"/>
+      <c r="C1892" s="2"/>
+      <c r="D1892" s="2"/>
+      <c r="E1892" s="2"/>
+      <c r="F1892" s="2"/>
+      <c r="G1892" s="2"/>
+      <c r="H1892" s="2"/>
+      <c r="I1892" s="2"/>
+      <c r="J1892" s="2"/>
+    </row>
+    <row r="1893" spans="1:10">
+      <c r="A1893" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1893" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1893" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1893" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1893" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1893" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1893" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1893" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1893" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1893" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1894" spans="1:10">
+      <c r="A1894" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="B1894" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="C1894" s="3"/>
+      <c r="D1894" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="E1894" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="F1894" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G1894" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H1894" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="I1894" s="6" t="s">
+        <v>922</v>
+      </c>
+      <c r="J1894" s="6"/>
+    </row>
+    <row r="1896" spans="1:10">
+      <c r="A1896" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1896" t="s">
+        <v>920</v>
+      </c>
+      <c r="C1896" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1896" t="s">
+        <v>921</v>
+      </c>
+      <c r="E1896" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1896" t="s">
+        <v>902</v>
+      </c>
+      <c r="G1896" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1896" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="1897" spans="1:10">
+      <c r="A1897" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1897" t="s">
+        <v>223</v>
+      </c>
+      <c r="C1897" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1897" t="s">
+        <v>255</v>
+      </c>
+      <c r="E1897" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1897" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1897" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1897" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="1898" spans="1:10">
+      <c r="A1898" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1898" t="s">
+        <v>922</v>
+      </c>
+      <c r="C1898" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1898" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1898" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1898" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1898" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1898" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1899" spans="1:10">
+      <c r="A1899" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1899" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1899" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1899" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1899" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1899" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="1902" spans="1:10">
+      <c r="A1902" s="7"/>
+    </row>
+    <row r="1904" spans="1:10">
+      <c r="A1904" s="2" t="s">
+        <v>923</v>
+      </c>
+      <c r="B1904" s="2"/>
+      <c r="C1904" s="2"/>
+      <c r="D1904" s="2"/>
+      <c r="E1904" s="2"/>
+      <c r="F1904" s="2"/>
+      <c r="G1904" s="2"/>
+      <c r="H1904" s="2"/>
+      <c r="I1904" s="2"/>
+      <c r="J1904" s="2"/>
+    </row>
+    <row r="1905" spans="1:10">
+      <c r="A1905" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1905" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1905" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1905" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1905" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1905" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1905" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1905" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1905" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1905" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1906" spans="1:10">
+      <c r="A1906" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="B1906" s="3" t="s">
+        <v>924</v>
+      </c>
+      <c r="C1906" s="3"/>
+      <c r="D1906" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="E1906" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="F1906" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G1906" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H1906" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="I1906" s="6" t="s">
+        <v>926</v>
+      </c>
+      <c r="J1906" s="6"/>
+    </row>
+    <row r="1908" spans="1:10">
+      <c r="A1908" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1908" t="s">
+        <v>924</v>
+      </c>
+      <c r="C1908" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1908" t="s">
+        <v>927</v>
+      </c>
+      <c r="E1908" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1908" t="s">
+        <v>891</v>
+      </c>
+      <c r="G1908" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1908" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="1909" spans="1:10">
+      <c r="A1909" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1909" t="s">
+        <v>223</v>
+      </c>
+      <c r="C1909" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1909" t="s">
+        <v>255</v>
+      </c>
+      <c r="E1909" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1909" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1909" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1909" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="1910" spans="1:10">
+      <c r="A1910" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1910" t="s">
+        <v>926</v>
+      </c>
+      <c r="C1910" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1910" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1910" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1910" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1910" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1910" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1911" spans="1:10">
+      <c r="A1911" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1911" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1911" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1911" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1911" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1911" t="s">
+        <v>925</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="A14:J14"/>
     <mergeCell ref="F21:H21"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="F33:H33"/>
     <mergeCell ref="A38:J38"/>
     <mergeCell ref="F45:H45"/>
     <mergeCell ref="A50:J50"/>
     <mergeCell ref="F57:H57"/>
-    <mergeCell ref="A62:J62"/>
-[...14 lines deleted...]
-    <mergeCell ref="F153:H153"/>
+    <mergeCell ref="A59:H59"/>
+    <mergeCell ref="A61:H61"/>
+    <mergeCell ref="A64:H64"/>
+    <mergeCell ref="A66:C66"/>
+    <mergeCell ref="A70:E70"/>
+    <mergeCell ref="A75:H75"/>
+    <mergeCell ref="A78:H78"/>
+    <mergeCell ref="A80:C80"/>
+    <mergeCell ref="A85:E85"/>
+    <mergeCell ref="A90:H90"/>
+    <mergeCell ref="A93:H93"/>
+    <mergeCell ref="A95:C95"/>
+    <mergeCell ref="A99:E99"/>
+    <mergeCell ref="A103:H103"/>
+    <mergeCell ref="A106:H106"/>
+    <mergeCell ref="A108:C108"/>
+    <mergeCell ref="A112:E112"/>
+    <mergeCell ref="A116:H116"/>
+    <mergeCell ref="A119:H119"/>
+    <mergeCell ref="A121:C121"/>
+    <mergeCell ref="A125:E125"/>
+    <mergeCell ref="A129:H129"/>
+    <mergeCell ref="A132:H132"/>
+    <mergeCell ref="A134:C134"/>
+    <mergeCell ref="A138:E138"/>
+    <mergeCell ref="A142:H142"/>
+    <mergeCell ref="A145:H145"/>
+    <mergeCell ref="A147:C147"/>
+    <mergeCell ref="A151:E151"/>
     <mergeCell ref="A158:J158"/>
     <mergeCell ref="F165:H165"/>
-    <mergeCell ref="A170:J170"/>
-[...214 lines deleted...]
-    <mergeCell ref="A1195:H1195"/>
+    <mergeCell ref="A167:H167"/>
+    <mergeCell ref="A169:H169"/>
+    <mergeCell ref="A172:H172"/>
+    <mergeCell ref="A174:C174"/>
+    <mergeCell ref="A178:E178"/>
+    <mergeCell ref="A182:H182"/>
+    <mergeCell ref="A185:H185"/>
+    <mergeCell ref="A187:C187"/>
+    <mergeCell ref="A191:H191"/>
+    <mergeCell ref="A194:H194"/>
+    <mergeCell ref="A196:C196"/>
+    <mergeCell ref="A200:H200"/>
+    <mergeCell ref="A203:H203"/>
+    <mergeCell ref="A205:C205"/>
+    <mergeCell ref="A209:H209"/>
+    <mergeCell ref="A212:H212"/>
+    <mergeCell ref="A214:C214"/>
+    <mergeCell ref="A218:E218"/>
+    <mergeCell ref="A222:H222"/>
+    <mergeCell ref="A225:H225"/>
+    <mergeCell ref="A227:C227"/>
+    <mergeCell ref="A231:H231"/>
+    <mergeCell ref="A234:H234"/>
+    <mergeCell ref="A236:C236"/>
+    <mergeCell ref="A240:H240"/>
+    <mergeCell ref="A243:H243"/>
+    <mergeCell ref="A245:C245"/>
+    <mergeCell ref="A249:H249"/>
+    <mergeCell ref="A252:H252"/>
+    <mergeCell ref="A254:C254"/>
+    <mergeCell ref="A258:H258"/>
+    <mergeCell ref="A261:H261"/>
+    <mergeCell ref="A263:C263"/>
+    <mergeCell ref="A267:E267"/>
+    <mergeCell ref="A271:H271"/>
+    <mergeCell ref="A274:H274"/>
+    <mergeCell ref="A276:H276"/>
+    <mergeCell ref="A279:H279"/>
+    <mergeCell ref="A281:C281"/>
+    <mergeCell ref="A285:H285"/>
+    <mergeCell ref="A288:H288"/>
+    <mergeCell ref="A290:C290"/>
+    <mergeCell ref="A294:H294"/>
+    <mergeCell ref="A297:H297"/>
+    <mergeCell ref="A299:C299"/>
+    <mergeCell ref="A306:J306"/>
+    <mergeCell ref="F313:H313"/>
+    <mergeCell ref="A318:J318"/>
+    <mergeCell ref="F325:H325"/>
+    <mergeCell ref="A330:J330"/>
+    <mergeCell ref="F337:H337"/>
+    <mergeCell ref="A342:J342"/>
+    <mergeCell ref="F349:H349"/>
+    <mergeCell ref="A354:J354"/>
+    <mergeCell ref="F361:H361"/>
+    <mergeCell ref="A366:J366"/>
+    <mergeCell ref="F373:H373"/>
+    <mergeCell ref="A378:J378"/>
+    <mergeCell ref="F385:H385"/>
+    <mergeCell ref="A390:J390"/>
+    <mergeCell ref="F397:H397"/>
+    <mergeCell ref="A402:J402"/>
+    <mergeCell ref="F409:H409"/>
+    <mergeCell ref="A414:J414"/>
+    <mergeCell ref="F421:H421"/>
+    <mergeCell ref="A426:J426"/>
+    <mergeCell ref="F433:H433"/>
+    <mergeCell ref="A438:J438"/>
+    <mergeCell ref="F445:H445"/>
+    <mergeCell ref="A450:J450"/>
+    <mergeCell ref="F457:H457"/>
+    <mergeCell ref="A462:J462"/>
+    <mergeCell ref="F469:H469"/>
+    <mergeCell ref="A474:J474"/>
+    <mergeCell ref="F481:H481"/>
+    <mergeCell ref="A486:J486"/>
+    <mergeCell ref="F493:H493"/>
+    <mergeCell ref="A498:J498"/>
+    <mergeCell ref="F505:H505"/>
+    <mergeCell ref="A510:J510"/>
+    <mergeCell ref="F517:H517"/>
+    <mergeCell ref="A522:J522"/>
+    <mergeCell ref="F529:H529"/>
+    <mergeCell ref="A534:J534"/>
+    <mergeCell ref="F541:H541"/>
+    <mergeCell ref="A546:J546"/>
+    <mergeCell ref="F553:H553"/>
+    <mergeCell ref="A558:J558"/>
+    <mergeCell ref="F565:H565"/>
+    <mergeCell ref="A570:J570"/>
+    <mergeCell ref="F577:H577"/>
+    <mergeCell ref="A582:J582"/>
+    <mergeCell ref="F589:H589"/>
+    <mergeCell ref="A594:J594"/>
+    <mergeCell ref="F601:H601"/>
+    <mergeCell ref="A606:J606"/>
+    <mergeCell ref="F613:H613"/>
+    <mergeCell ref="A618:J618"/>
+    <mergeCell ref="F625:H625"/>
+    <mergeCell ref="A630:J630"/>
+    <mergeCell ref="F637:H637"/>
+    <mergeCell ref="A642:J642"/>
+    <mergeCell ref="F649:H649"/>
+    <mergeCell ref="A654:J654"/>
+    <mergeCell ref="F661:H661"/>
+    <mergeCell ref="A666:J666"/>
+    <mergeCell ref="F673:H673"/>
+    <mergeCell ref="A678:J678"/>
+    <mergeCell ref="F685:H685"/>
+    <mergeCell ref="A690:J690"/>
+    <mergeCell ref="F697:H697"/>
+    <mergeCell ref="A702:J702"/>
+    <mergeCell ref="F709:H709"/>
+    <mergeCell ref="A714:J714"/>
+    <mergeCell ref="F721:H721"/>
+    <mergeCell ref="A726:J726"/>
+    <mergeCell ref="F733:H733"/>
+    <mergeCell ref="A738:J738"/>
+    <mergeCell ref="F745:H745"/>
+    <mergeCell ref="A750:J750"/>
+    <mergeCell ref="F757:H757"/>
+    <mergeCell ref="A762:J762"/>
+    <mergeCell ref="F769:H769"/>
+    <mergeCell ref="A774:J774"/>
+    <mergeCell ref="F781:H781"/>
+    <mergeCell ref="A786:J786"/>
+    <mergeCell ref="F793:H793"/>
+    <mergeCell ref="A798:J798"/>
+    <mergeCell ref="F805:H805"/>
+    <mergeCell ref="A810:J810"/>
+    <mergeCell ref="F817:H817"/>
+    <mergeCell ref="A822:J822"/>
+    <mergeCell ref="F829:H829"/>
+    <mergeCell ref="A834:J834"/>
+    <mergeCell ref="F841:H841"/>
+    <mergeCell ref="A846:J846"/>
+    <mergeCell ref="F853:H853"/>
+    <mergeCell ref="A858:J858"/>
+    <mergeCell ref="F865:H865"/>
+    <mergeCell ref="A870:J870"/>
+    <mergeCell ref="F877:H877"/>
+    <mergeCell ref="A882:J882"/>
+    <mergeCell ref="F889:H889"/>
+    <mergeCell ref="A894:J894"/>
+    <mergeCell ref="F901:H901"/>
+    <mergeCell ref="A906:J906"/>
+    <mergeCell ref="F913:H913"/>
+    <mergeCell ref="A918:J918"/>
+    <mergeCell ref="F925:H925"/>
+    <mergeCell ref="A930:J930"/>
+    <mergeCell ref="F937:H937"/>
+    <mergeCell ref="A942:J942"/>
+    <mergeCell ref="F949:H949"/>
+    <mergeCell ref="A954:J954"/>
+    <mergeCell ref="F961:H961"/>
+    <mergeCell ref="A966:J966"/>
+    <mergeCell ref="F973:H973"/>
+    <mergeCell ref="A978:J978"/>
+    <mergeCell ref="F985:H985"/>
+    <mergeCell ref="A990:J990"/>
+    <mergeCell ref="F997:H997"/>
+    <mergeCell ref="A1002:J1002"/>
+    <mergeCell ref="F1009:H1009"/>
+    <mergeCell ref="A1014:J1014"/>
+    <mergeCell ref="F1021:H1021"/>
+    <mergeCell ref="A1026:J1026"/>
+    <mergeCell ref="F1033:H1033"/>
+    <mergeCell ref="A1038:J1038"/>
+    <mergeCell ref="F1045:H1045"/>
+    <mergeCell ref="A1050:J1050"/>
+    <mergeCell ref="F1057:H1057"/>
+    <mergeCell ref="A1062:J1062"/>
+    <mergeCell ref="F1069:H1069"/>
+    <mergeCell ref="A1074:J1074"/>
+    <mergeCell ref="F1081:H1081"/>
+    <mergeCell ref="A1086:J1086"/>
+    <mergeCell ref="F1093:H1093"/>
+    <mergeCell ref="A1098:J1098"/>
+    <mergeCell ref="F1105:H1105"/>
+    <mergeCell ref="A1110:J1110"/>
+    <mergeCell ref="F1117:H1117"/>
+    <mergeCell ref="A1122:J1122"/>
+    <mergeCell ref="F1129:H1129"/>
+    <mergeCell ref="A1134:J1134"/>
+    <mergeCell ref="F1141:H1141"/>
+    <mergeCell ref="A1146:J1146"/>
+    <mergeCell ref="F1153:H1153"/>
+    <mergeCell ref="A1158:J1158"/>
+    <mergeCell ref="F1165:H1165"/>
+    <mergeCell ref="A1170:J1170"/>
+    <mergeCell ref="F1177:H1177"/>
+    <mergeCell ref="A1179:H1179"/>
+    <mergeCell ref="A1181:H1181"/>
+    <mergeCell ref="A1184:H1184"/>
+    <mergeCell ref="A1186:C1186"/>
+    <mergeCell ref="A1190:E1190"/>
+    <mergeCell ref="A1194:H1194"/>
     <mergeCell ref="A1197:H1197"/>
-    <mergeCell ref="A1200:H1200"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1206:E1206"/>
+    <mergeCell ref="A1199:C1199"/>
+    <mergeCell ref="A1203:E1203"/>
+    <mergeCell ref="A1207:H1207"/>
     <mergeCell ref="A1210:H1210"/>
-    <mergeCell ref="A1213:H1213"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1219:E1219"/>
+    <mergeCell ref="A1212:C1212"/>
+    <mergeCell ref="A1216:E1216"/>
+    <mergeCell ref="A1220:H1220"/>
     <mergeCell ref="A1223:H1223"/>
-    <mergeCell ref="A1226:H1226"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1232:E1232"/>
+    <mergeCell ref="A1225:C1225"/>
+    <mergeCell ref="A1229:E1229"/>
+    <mergeCell ref="A1233:H1233"/>
     <mergeCell ref="A1236:H1236"/>
-    <mergeCell ref="A1239:H1239"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1245:E1245"/>
+    <mergeCell ref="A1238:C1238"/>
+    <mergeCell ref="A1242:E1242"/>
+    <mergeCell ref="A1246:H1246"/>
     <mergeCell ref="A1249:H1249"/>
-    <mergeCell ref="A1252:H1252"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1258:E1258"/>
+    <mergeCell ref="A1251:C1251"/>
+    <mergeCell ref="A1255:E1255"/>
+    <mergeCell ref="A1259:H1259"/>
     <mergeCell ref="A1262:H1262"/>
-    <mergeCell ref="A1265:H1265"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1271:E1271"/>
+    <mergeCell ref="A1264:C1264"/>
+    <mergeCell ref="A1268:E1268"/>
+    <mergeCell ref="A1272:H1272"/>
     <mergeCell ref="A1275:H1275"/>
-    <mergeCell ref="A1278:H1278"/>
-[...2 lines deleted...]
-    <mergeCell ref="A1288:H1288"/>
+    <mergeCell ref="A1277:C1277"/>
+    <mergeCell ref="A1281:E1281"/>
+    <mergeCell ref="A1286:H1286"/>
+    <mergeCell ref="A1289:H1289"/>
     <mergeCell ref="A1291:H1291"/>
-    <mergeCell ref="A1293:C1293"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1301:H1301"/>
+    <mergeCell ref="A1294:H1294"/>
+    <mergeCell ref="A1296:C1296"/>
+    <mergeCell ref="A1300:E1300"/>
     <mergeCell ref="A1304:H1304"/>
-    <mergeCell ref="A1306:C1306"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1314:H1314"/>
+    <mergeCell ref="A1307:H1307"/>
+    <mergeCell ref="A1309:C1309"/>
+    <mergeCell ref="A1313:E1313"/>
     <mergeCell ref="A1317:H1317"/>
-    <mergeCell ref="A1319:C1319"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1327:H1327"/>
+    <mergeCell ref="A1320:H1320"/>
+    <mergeCell ref="A1322:C1322"/>
+    <mergeCell ref="A1326:E1326"/>
     <mergeCell ref="A1330:H1330"/>
-    <mergeCell ref="A1332:C1332"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1340:H1340"/>
+    <mergeCell ref="A1333:H1333"/>
+    <mergeCell ref="A1335:C1335"/>
+    <mergeCell ref="A1339:E1339"/>
     <mergeCell ref="A1343:H1343"/>
-    <mergeCell ref="A1345:C1345"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1353:H1353"/>
+    <mergeCell ref="A1346:H1346"/>
+    <mergeCell ref="A1348:C1348"/>
+    <mergeCell ref="A1352:E1352"/>
     <mergeCell ref="A1356:H1356"/>
-    <mergeCell ref="A1358:C1358"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1366:H1366"/>
+    <mergeCell ref="A1359:H1359"/>
+    <mergeCell ref="A1361:C1361"/>
+    <mergeCell ref="A1365:E1365"/>
     <mergeCell ref="A1369:H1369"/>
-    <mergeCell ref="A1371:C1371"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1379:H1379"/>
+    <mergeCell ref="A1372:H1372"/>
+    <mergeCell ref="A1374:C1374"/>
+    <mergeCell ref="A1378:E1378"/>
     <mergeCell ref="A1382:H1382"/>
-    <mergeCell ref="A1384:C1384"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1392:H1392"/>
+    <mergeCell ref="A1385:H1385"/>
+    <mergeCell ref="A1387:C1387"/>
+    <mergeCell ref="A1391:E1391"/>
     <mergeCell ref="A1395:H1395"/>
-    <mergeCell ref="A1397:C1397"/>
-[...30 lines deleted...]
-    <mergeCell ref="F1583:H1583"/>
+    <mergeCell ref="A1398:H1398"/>
+    <mergeCell ref="A1400:C1400"/>
+    <mergeCell ref="A1404:E1404"/>
+    <mergeCell ref="A1408:H1408"/>
+    <mergeCell ref="A1411:H1411"/>
+    <mergeCell ref="A1413:C1413"/>
+    <mergeCell ref="A1417:E1417"/>
+    <mergeCell ref="A1421:H1421"/>
+    <mergeCell ref="A1424:H1424"/>
+    <mergeCell ref="A1426:C1426"/>
+    <mergeCell ref="A1430:E1430"/>
+    <mergeCell ref="A1434:H1434"/>
+    <mergeCell ref="A1437:H1437"/>
+    <mergeCell ref="A1439:C1439"/>
+    <mergeCell ref="A1443:E1443"/>
+    <mergeCell ref="A1447:H1447"/>
+    <mergeCell ref="A1450:H1450"/>
+    <mergeCell ref="A1452:C1452"/>
+    <mergeCell ref="A1456:E1456"/>
+    <mergeCell ref="A1461:H1461"/>
+    <mergeCell ref="A1464:H1464"/>
+    <mergeCell ref="A1466:C1466"/>
+    <mergeCell ref="A1470:E1470"/>
+    <mergeCell ref="A1474:H1474"/>
+    <mergeCell ref="A1477:H1477"/>
+    <mergeCell ref="A1479:C1479"/>
+    <mergeCell ref="A1483:E1483"/>
+    <mergeCell ref="A1490:J1490"/>
+    <mergeCell ref="F1497:H1497"/>
+    <mergeCell ref="A1502:J1502"/>
+    <mergeCell ref="F1509:H1509"/>
+    <mergeCell ref="A1514:J1514"/>
+    <mergeCell ref="F1521:H1521"/>
+    <mergeCell ref="A1523:H1523"/>
+    <mergeCell ref="A1525:H1525"/>
+    <mergeCell ref="A1528:H1528"/>
+    <mergeCell ref="A1530:C1530"/>
+    <mergeCell ref="A1534:E1534"/>
+    <mergeCell ref="A1538:H1538"/>
+    <mergeCell ref="A1541:H1541"/>
+    <mergeCell ref="A1543:C1543"/>
+    <mergeCell ref="A1547:E1547"/>
+    <mergeCell ref="A1551:H1551"/>
+    <mergeCell ref="A1554:H1554"/>
+    <mergeCell ref="A1556:C1556"/>
+    <mergeCell ref="A1560:E1560"/>
+    <mergeCell ref="A1564:H1564"/>
+    <mergeCell ref="A1567:H1567"/>
+    <mergeCell ref="A1569:C1569"/>
+    <mergeCell ref="A1573:E1573"/>
+    <mergeCell ref="A1577:H1577"/>
+    <mergeCell ref="A1580:H1580"/>
+    <mergeCell ref="A1582:C1582"/>
+    <mergeCell ref="A1586:E1586"/>
+    <mergeCell ref="A1590:H1590"/>
+    <mergeCell ref="A1593:H1593"/>
+    <mergeCell ref="A1595:C1595"/>
+    <mergeCell ref="A1599:E1599"/>
+    <mergeCell ref="A1603:H1603"/>
+    <mergeCell ref="A1606:H1606"/>
+    <mergeCell ref="A1608:C1608"/>
+    <mergeCell ref="A1612:E1612"/>
+    <mergeCell ref="A1616:H1616"/>
+    <mergeCell ref="A1619:H1619"/>
+    <mergeCell ref="A1621:C1621"/>
+    <mergeCell ref="A1625:E1625"/>
+    <mergeCell ref="A1629:H1629"/>
+    <mergeCell ref="A1632:H1632"/>
+    <mergeCell ref="A1634:C1634"/>
+    <mergeCell ref="A1638:E1638"/>
+    <mergeCell ref="A1642:H1642"/>
+    <mergeCell ref="A1645:H1645"/>
+    <mergeCell ref="A1647:C1647"/>
+    <mergeCell ref="A1651:E1651"/>
+    <mergeCell ref="A1655:H1655"/>
+    <mergeCell ref="A1658:H1658"/>
+    <mergeCell ref="A1660:C1660"/>
+    <mergeCell ref="A1664:E1664"/>
+    <mergeCell ref="A1668:H1668"/>
+    <mergeCell ref="A1671:H1671"/>
+    <mergeCell ref="A1673:C1673"/>
+    <mergeCell ref="A1677:E1677"/>
+    <mergeCell ref="A1681:H1681"/>
+    <mergeCell ref="A1684:H1684"/>
+    <mergeCell ref="A1686:C1686"/>
+    <mergeCell ref="A1690:E1690"/>
+    <mergeCell ref="A1694:H1694"/>
+    <mergeCell ref="A1697:H1697"/>
+    <mergeCell ref="A1699:C1699"/>
+    <mergeCell ref="A1703:E1703"/>
+    <mergeCell ref="A1707:H1707"/>
+    <mergeCell ref="A1710:H1710"/>
+    <mergeCell ref="A1712:C1712"/>
+    <mergeCell ref="A1716:E1716"/>
+    <mergeCell ref="A1720:H1720"/>
+    <mergeCell ref="A1723:H1723"/>
+    <mergeCell ref="A1725:C1725"/>
+    <mergeCell ref="A1729:E1729"/>
+    <mergeCell ref="A1736:J1736"/>
+    <mergeCell ref="F1743:H1743"/>
+    <mergeCell ref="A1748:J1748"/>
+    <mergeCell ref="F1755:H1755"/>
+    <mergeCell ref="A1760:J1760"/>
+    <mergeCell ref="F1767:H1767"/>
+    <mergeCell ref="A1772:J1772"/>
+    <mergeCell ref="F1779:H1779"/>
+    <mergeCell ref="A1784:J1784"/>
+    <mergeCell ref="F1791:H1791"/>
+    <mergeCell ref="A1796:J1796"/>
+    <mergeCell ref="F1803:H1803"/>
+    <mergeCell ref="A1808:J1808"/>
+    <mergeCell ref="F1815:H1815"/>
+    <mergeCell ref="A1820:J1820"/>
+    <mergeCell ref="F1827:H1827"/>
+    <mergeCell ref="A1832:J1832"/>
+    <mergeCell ref="F1839:H1839"/>
+    <mergeCell ref="A1844:J1844"/>
+    <mergeCell ref="F1851:H1851"/>
+    <mergeCell ref="A1856:J1856"/>
+    <mergeCell ref="F1863:H1863"/>
+    <mergeCell ref="A1868:J1868"/>
+    <mergeCell ref="F1875:H1875"/>
+    <mergeCell ref="A1880:J1880"/>
+    <mergeCell ref="F1887:H1887"/>
+    <mergeCell ref="A1892:J1892"/>
+    <mergeCell ref="F1899:H1899"/>
+    <mergeCell ref="A1904:J1904"/>
+    <mergeCell ref="F1911:H1911"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>